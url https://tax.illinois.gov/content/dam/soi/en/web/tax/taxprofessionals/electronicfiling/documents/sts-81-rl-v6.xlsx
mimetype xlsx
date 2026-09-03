--- v0 (2026-01-26)
+++ v1 (2026-09-03)
@@ -1,801 +1,843 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\emilee.nowack\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jerry.christen\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ACD70C80-50E9-42FA-B096-BE479E79C472}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{192FED05-8641-44C3-8666-260E41C45BE1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="FILE HEADER" sheetId="5" r:id="rId1"/>
     <sheet name="TRANSACTION HEADER" sheetId="6" r:id="rId2"/>
     <sheet name="ST-1 FRONT" sheetId="1" r:id="rId3"/>
     <sheet name="ST-1 BACK" sheetId="7" r:id="rId4"/>
     <sheet name="ST-2" sheetId="8" r:id="rId5"/>
-    <sheet name="PST-2" sheetId="11" r:id="rId6"/>
-[...3 lines deleted...]
-    <sheet name="ACK" sheetId="12" r:id="rId10"/>
+    <sheet name="SCH K-12" sheetId="13" r:id="rId6"/>
+    <sheet name="PST-2" sheetId="11" r:id="rId7"/>
+    <sheet name="DBT" sheetId="2" r:id="rId8"/>
+    <sheet name="TRANSACTION TRAILER" sheetId="9" r:id="rId9"/>
+    <sheet name="EOF TRAILER" sheetId="10" r:id="rId10"/>
+    <sheet name="ACK" sheetId="12" r:id="rId11"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="9">ACK!$A$1:$G$82</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="8">'EOF TRAILER'!$A$1:$G$10</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">ACK!$A$1:$G$82</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">DBT!$A$1:$G$23</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'EOF TRAILER'!$A$1:$G$10</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'FILE HEADER'!$A$1:$G$10</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="5">'PST-2'!$A$1:$G$28</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'PST-2'!$A$1:$G$28</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'SCH K-12'!$A$1:$G$22</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'ST-1 BACK'!$A$1:$G$96</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'ST-1 FRONT'!$A$1:$G$79</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'ST-2'!$A$1:$G$35</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'TRANSACTION HEADER'!$A$1:$G$11</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="7">'TRANSACTION TRAILER'!$A$1:$G$18</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'TRANSACTION TRAILER'!$A$1:$G$18</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'FILE HEADER'!$1:$2</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="5">'PST-2'!$1:$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="6">'PST-2'!$1:$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="5">'SCH K-12'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'ST-1 BACK'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'ST-1 FRONT'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'ST-2'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'TRANSACTION HEADER'!$1:$2</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="7">'TRANSACTION TRAILER'!$1:$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="8">'TRANSACTION TRAILER'!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E30" i="8" l="1"/>
+  <c r="D22" i="13" l="1"/>
+  <c r="D4" i="13"/>
+  <c r="E4" i="13" s="1"/>
+  <c r="D5" i="13" s="1"/>
+  <c r="E5" i="13" s="1"/>
+  <c r="D6" i="13" s="1"/>
+  <c r="E6" i="13" s="1"/>
+  <c r="D7" i="13" s="1"/>
+  <c r="E7" i="13" s="1"/>
+  <c r="D8" i="13" s="1"/>
+  <c r="E8" i="13" s="1"/>
+  <c r="D9" i="13" s="1"/>
+  <c r="E9" i="13" s="1"/>
+  <c r="D10" i="13" s="1"/>
+  <c r="E10" i="13" s="1"/>
+  <c r="D11" i="13" s="1"/>
+  <c r="E11" i="13" s="1"/>
+  <c r="D12" i="13" s="1"/>
+  <c r="E12" i="13" s="1"/>
+  <c r="D13" i="13" s="1"/>
+  <c r="E13" i="13" s="1"/>
+  <c r="D14" i="13" s="1"/>
+  <c r="E14" i="13" s="1"/>
+  <c r="D15" i="13" s="1"/>
+  <c r="E15" i="13" s="1"/>
+  <c r="D16" i="13" s="1"/>
+  <c r="E16" i="13" s="1"/>
+  <c r="D17" i="13" s="1"/>
+  <c r="E17" i="13" s="1"/>
+  <c r="D18" i="13" s="1"/>
+  <c r="E18" i="13" s="1"/>
+  <c r="D19" i="13" s="1"/>
+  <c r="E19" i="13" s="1"/>
+  <c r="D20" i="13" s="1"/>
+  <c r="E20" i="13" s="1"/>
+  <c r="D21" i="13" s="1"/>
+  <c r="E21" i="13" s="1"/>
+  <c r="E22" i="13" l="1"/>
+  <c r="E30" i="8"/>
   <c r="D30" i="8"/>
   <c r="D31" i="8"/>
-  <c r="E31" i="8" s="1"/>
-[...2 lines deleted...]
-  <c r="D33" i="8" s="1"/>
+  <c r="E31" i="8"/>
+  <c r="D32" i="8"/>
+  <c r="E32" i="8"/>
+  <c r="D33" i="8"/>
   <c r="D16" i="7"/>
   <c r="E15" i="7"/>
   <c r="D15" i="7"/>
   <c r="D36" i="1"/>
-  <c r="E33" i="1" l="1"/>
-[...3 lines deleted...]
-  <c r="E35" i="1" s="1"/>
+  <c r="E33" i="1"/>
+  <c r="D34" i="1"/>
+  <c r="E34" i="1"/>
+  <c r="D35" i="1"/>
+  <c r="E35" i="1"/>
   <c r="D33" i="1"/>
   <c r="E24" i="1"/>
   <c r="D24" i="1"/>
   <c r="E23" i="1"/>
   <c r="D23" i="1"/>
   <c r="E20" i="11"/>
-  <c r="D21" i="11" s="1"/>
-[...6 lines deleted...]
-  <c r="E24" i="11" s="1"/>
+  <c r="D21" i="11"/>
+  <c r="E21" i="11"/>
+  <c r="D22" i="11"/>
+  <c r="E22" i="11"/>
+  <c r="D23" i="11"/>
+  <c r="E23" i="11"/>
+  <c r="D24" i="11"/>
+  <c r="E24" i="11"/>
   <c r="D20" i="11"/>
-  <c r="D16" i="9" l="1"/>
+  <c r="D16" i="9"/>
   <c r="E15" i="9"/>
   <c r="D15" i="9"/>
   <c r="D66" i="12"/>
-  <c r="E66" i="12" s="1"/>
-[...68 lines deleted...]
-  <c r="E35" i="8" s="1"/>
+  <c r="E66" i="12"/>
+  <c r="D67" i="12"/>
+  <c r="E67" i="12"/>
+  <c r="D68" i="12"/>
+  <c r="E68" i="12"/>
+  <c r="D69" i="12"/>
+  <c r="E69" i="12"/>
+  <c r="D70" i="12"/>
+  <c r="E70" i="12"/>
+  <c r="D71" i="12"/>
+  <c r="E71" i="12"/>
+  <c r="D72" i="12"/>
+  <c r="E72" i="12"/>
+  <c r="D4" i="8"/>
+  <c r="E4" i="8"/>
+  <c r="D5" i="8"/>
+  <c r="E5" i="8"/>
+  <c r="D6" i="8"/>
+  <c r="E6" i="8"/>
+  <c r="D7" i="8"/>
+  <c r="E7" i="8"/>
+  <c r="D8" i="8"/>
+  <c r="E8" i="8"/>
+  <c r="D9" i="8"/>
+  <c r="E9" i="8"/>
+  <c r="D10" i="8"/>
+  <c r="E10" i="8"/>
+  <c r="D11" i="8"/>
+  <c r="E11" i="8"/>
+  <c r="D12" i="8"/>
+  <c r="E12" i="8"/>
+  <c r="D13" i="8"/>
+  <c r="E13" i="8"/>
+  <c r="D14" i="8"/>
+  <c r="E14" i="8"/>
+  <c r="D15" i="8"/>
+  <c r="E15" i="8"/>
+  <c r="D16" i="8"/>
+  <c r="E16" i="8"/>
+  <c r="D17" i="8"/>
+  <c r="E17" i="8"/>
+  <c r="D18" i="8"/>
+  <c r="E18" i="8"/>
+  <c r="D19" i="8"/>
+  <c r="E19" i="8"/>
+  <c r="D20" i="8"/>
+  <c r="E20" i="8"/>
+  <c r="D21" i="8"/>
+  <c r="E21" i="8"/>
+  <c r="D22" i="8"/>
+  <c r="E22" i="8"/>
+  <c r="D23" i="8"/>
+  <c r="E23" i="8"/>
+  <c r="D24" i="8"/>
+  <c r="E24" i="8"/>
+  <c r="D25" i="8"/>
+  <c r="E25" i="8"/>
+  <c r="D26" i="8"/>
+  <c r="E26" i="8"/>
+  <c r="D27" i="8"/>
+  <c r="E27" i="8"/>
+  <c r="D28" i="8"/>
+  <c r="E28" i="8"/>
+  <c r="D29" i="8"/>
+  <c r="E29" i="8"/>
+  <c r="E33" i="8"/>
+  <c r="D34" i="8"/>
+  <c r="E34" i="8"/>
+  <c r="D35" i="8"/>
+  <c r="E35" i="8"/>
   <c r="D4" i="1"/>
-  <c r="D5" i="1" s="1"/>
-[...5 lines deleted...]
-  <c r="D11" i="1" s="1"/>
+  <c r="D5" i="1"/>
+  <c r="D6" i="1"/>
+  <c r="D7" i="1"/>
+  <c r="D8" i="1"/>
+  <c r="D9" i="1"/>
+  <c r="D10" i="1"/>
+  <c r="D11" i="1"/>
   <c r="E3" i="1"/>
-  <c r="E4" i="1" s="1"/>
-[...6 lines deleted...]
-  <c r="E11" i="1" s="1"/>
+  <c r="E4" i="1"/>
+  <c r="E5" i="1"/>
+  <c r="E6" i="1"/>
+  <c r="E7" i="1"/>
+  <c r="E8" i="1"/>
+  <c r="E9" i="1"/>
+  <c r="E10" i="1"/>
+  <c r="E11" i="1"/>
   <c r="D76" i="12"/>
-  <c r="E76" i="12" s="1"/>
-[...5 lines deleted...]
-  <c r="E79" i="12" s="1"/>
+  <c r="E76" i="12"/>
+  <c r="D77" i="12"/>
+  <c r="E77" i="12"/>
+  <c r="D78" i="12"/>
+  <c r="E78" i="12"/>
+  <c r="D79" i="12"/>
+  <c r="E79" i="12"/>
   <c r="D48" i="12"/>
-  <c r="E48" i="12" s="1"/>
-[...1 lines deleted...]
-  <c r="E49" i="12" s="1"/>
+  <c r="E48" i="12"/>
+  <c r="D49" i="12"/>
+  <c r="E49" i="12"/>
   <c r="D30" i="12"/>
-  <c r="E30" i="12" s="1"/>
-[...11 lines deleted...]
-  <c r="E36" i="12" s="1"/>
+  <c r="E30" i="12"/>
+  <c r="D31" i="12"/>
+  <c r="E31" i="12"/>
+  <c r="D32" i="12"/>
+  <c r="E32" i="12"/>
+  <c r="D33" i="12"/>
+  <c r="E33" i="12"/>
+  <c r="D34" i="12"/>
+  <c r="E34" i="12"/>
+  <c r="D35" i="12"/>
+  <c r="E35" i="12"/>
+  <c r="D36" i="12"/>
+  <c r="E36" i="12"/>
   <c r="D16" i="12"/>
-  <c r="E16" i="12" s="1"/>
-[...1 lines deleted...]
-  <c r="E17" i="12" s="1"/>
+  <c r="E16" i="12"/>
+  <c r="D17" i="12"/>
+  <c r="E17" i="12"/>
   <c r="D9" i="12"/>
   <c r="D5" i="12"/>
-  <c r="E5" i="12" s="1"/>
-[...4 lines deleted...]
-  <c r="D8" i="12" s="1"/>
+  <c r="E5" i="12"/>
+  <c r="D6" i="12"/>
+  <c r="E6" i="12"/>
+  <c r="D7" i="12"/>
+  <c r="E7" i="12"/>
+  <c r="D8" i="12"/>
   <c r="D4" i="2"/>
-  <c r="E4" i="2" s="1"/>
-[...7 lines deleted...]
-  <c r="E8" i="2" s="1"/>
+  <c r="E4" i="2"/>
+  <c r="D5" i="2"/>
+  <c r="E5" i="2"/>
+  <c r="D6" i="2"/>
+  <c r="E6" i="2"/>
+  <c r="D7" i="2"/>
+  <c r="E7" i="2"/>
+  <c r="D8" i="2"/>
+  <c r="E8" i="2"/>
   <c r="E3" i="5"/>
   <c r="D4" i="5"/>
-  <c r="D5" i="5" s="1"/>
-[...1 lines deleted...]
-  <c r="D7" i="5" s="1"/>
+  <c r="D5" i="5"/>
+  <c r="D6" i="5"/>
+  <c r="D7" i="5"/>
   <c r="E4" i="5"/>
-  <c r="E5" i="5" s="1"/>
-[...1 lines deleted...]
-  <c r="E7" i="5" s="1"/>
+  <c r="E5" i="5"/>
+  <c r="E6" i="5"/>
+  <c r="E7" i="5"/>
   <c r="D4" i="11"/>
-  <c r="E4" i="11" s="1"/>
-[...1 lines deleted...]
-  <c r="E5" i="11" s="1"/>
+  <c r="E4" i="11"/>
+  <c r="D5" i="11"/>
+  <c r="E5" i="11"/>
   <c r="E3" i="7"/>
-  <c r="D4" i="7" s="1"/>
-[...14 lines deleted...]
-  <c r="E13" i="7" s="1"/>
+  <c r="D4" i="7"/>
+  <c r="E4" i="7"/>
+  <c r="D5" i="7"/>
+  <c r="E5" i="7"/>
+  <c r="D6" i="7"/>
+  <c r="E6" i="7"/>
+  <c r="D7" i="7"/>
+  <c r="E7" i="7"/>
+  <c r="D8" i="7"/>
+  <c r="E8" i="7"/>
+  <c r="D9" i="7"/>
+  <c r="E9" i="7"/>
+  <c r="D10" i="7"/>
+  <c r="E10" i="7"/>
+  <c r="D13" i="7"/>
+  <c r="E13" i="7"/>
   <c r="E3" i="10"/>
-  <c r="D4" i="10" s="1"/>
-[...12 lines deleted...]
-  <c r="E10" i="10" s="1"/>
+  <c r="D4" i="10"/>
+  <c r="E4" i="10"/>
+  <c r="D5" i="10"/>
+  <c r="E5" i="10"/>
+  <c r="D6" i="10"/>
+  <c r="E6" i="10"/>
+  <c r="D7" i="10"/>
+  <c r="E7" i="10"/>
+  <c r="D8" i="10"/>
+  <c r="E8" i="10"/>
+  <c r="D9" i="10"/>
+  <c r="E9" i="10"/>
+  <c r="D10" i="10"/>
+  <c r="E10" i="10"/>
   <c r="E3" i="9"/>
-  <c r="D4" i="9" s="1"/>
-[...2 lines deleted...]
-  <c r="E5" i="9" s="1"/>
+  <c r="D4" i="9"/>
+  <c r="E4" i="9"/>
+  <c r="D5" i="9"/>
+  <c r="E5" i="9"/>
   <c r="D4" i="6"/>
-  <c r="D5" i="6" s="1"/>
-[...5 lines deleted...]
-  <c r="D11" i="6" s="1"/>
+  <c r="D5" i="6"/>
+  <c r="D6" i="6"/>
+  <c r="D7" i="6"/>
+  <c r="D8" i="6"/>
+  <c r="D9" i="6"/>
+  <c r="D10" i="6"/>
+  <c r="D11" i="6"/>
   <c r="E3" i="6"/>
-  <c r="E4" i="6" s="1"/>
-[...10 lines deleted...]
-  <c r="E7" i="11" s="1"/>
+  <c r="E4" i="6"/>
+  <c r="E5" i="6"/>
+  <c r="E6" i="6"/>
+  <c r="E7" i="6"/>
+  <c r="E8" i="6"/>
+  <c r="E9" i="6"/>
+  <c r="E10" i="6"/>
+  <c r="E11" i="6"/>
+  <c r="D6" i="11"/>
+  <c r="E6" i="11"/>
+  <c r="D7" i="11"/>
+  <c r="E7" i="11"/>
   <c r="D50" i="12"/>
-  <c r="E50" i="12" s="1"/>
+  <c r="E50" i="12"/>
   <c r="D6" i="9"/>
-  <c r="E6" i="9" s="1"/>
-  <c r="D7" i="9" s="1"/>
+  <c r="E6" i="9"/>
+  <c r="D7" i="9"/>
   <c r="D37" i="12"/>
-  <c r="E37" i="12" s="1"/>
-[...3 lines deleted...]
-  <c r="E39" i="12" s="1"/>
+  <c r="E37" i="12"/>
+  <c r="D38" i="12"/>
+  <c r="E38" i="12"/>
+  <c r="D39" i="12"/>
+  <c r="E39" i="12"/>
   <c r="D18" i="12"/>
-  <c r="E18" i="12" s="1"/>
-[...12 lines deleted...]
-  <c r="D25" i="12" s="1"/>
+  <c r="E18" i="12"/>
+  <c r="D19" i="12"/>
+  <c r="E19" i="12"/>
+  <c r="D20" i="12"/>
+  <c r="E20" i="12"/>
+  <c r="D21" i="12"/>
+  <c r="E21" i="12"/>
+  <c r="D22" i="12"/>
+  <c r="E22" i="12"/>
+  <c r="D23" i="12"/>
+  <c r="E23" i="12"/>
+  <c r="D24" i="12"/>
+  <c r="E24" i="12"/>
+  <c r="D25" i="12"/>
   <c r="D80" i="12"/>
-  <c r="E80" i="12" s="1"/>
+  <c r="E80" i="12"/>
   <c r="D9" i="2"/>
-  <c r="E9" i="2" s="1"/>
-[...7 lines deleted...]
-  <c r="E82" i="12" s="1"/>
+  <c r="E9" i="2"/>
+  <c r="D10" i="2"/>
+  <c r="E10" i="2"/>
+  <c r="D11" i="2"/>
+  <c r="E11" i="2"/>
+  <c r="D81" i="12"/>
+  <c r="E81" i="12"/>
+  <c r="D82" i="12"/>
+  <c r="E82" i="12"/>
   <c r="D51" i="12"/>
   <c r="D40" i="12"/>
-  <c r="E40" i="12" s="1"/>
-[...5 lines deleted...]
-  <c r="E43" i="12" s="1"/>
+  <c r="E40" i="12"/>
+  <c r="D41" i="12"/>
+  <c r="E41" i="12"/>
+  <c r="D42" i="12"/>
+  <c r="E42" i="12"/>
+  <c r="D43" i="12"/>
+  <c r="E43" i="12"/>
   <c r="D8" i="11"/>
-  <c r="E8" i="11" s="1"/>
-[...6 lines deleted...]
-  <c r="D12" i="11" s="1"/>
+  <c r="E8" i="11"/>
+  <c r="D9" i="11"/>
+  <c r="E9" i="11"/>
+  <c r="D10" i="11"/>
+  <c r="E10" i="11"/>
+  <c r="D11" i="11"/>
+  <c r="E11" i="11"/>
+  <c r="D12" i="11"/>
   <c r="E7" i="9"/>
-  <c r="D8" i="9" s="1"/>
-[...3 lines deleted...]
-  <c r="D10" i="9" s="1"/>
+  <c r="D8" i="9"/>
+  <c r="E8" i="9"/>
+  <c r="D9" i="9"/>
+  <c r="E9" i="9"/>
+  <c r="D10" i="9"/>
   <c r="E25" i="12"/>
   <c r="D14" i="7"/>
-  <c r="E14" i="7" s="1"/>
+  <c r="E14" i="7"/>
   <c r="D11" i="12"/>
-  <c r="E51" i="12" l="1"/>
-  <c r="D52" i="12" s="1"/>
+  <c r="E51" i="12"/>
+  <c r="D52" i="12"/>
   <c r="D44" i="12"/>
-  <c r="E44" i="12" s="1"/>
+  <c r="E44" i="12"/>
   <c r="E10" i="9"/>
   <c r="E16" i="7"/>
-  <c r="D17" i="7" s="1"/>
-  <c r="E17" i="7" s="1"/>
+  <c r="D17" i="7"/>
+  <c r="E17" i="7"/>
   <c r="D12" i="12"/>
-  <c r="E52" i="12" l="1"/>
-  <c r="D53" i="12" s="1"/>
+  <c r="E52" i="12"/>
+  <c r="D53" i="12"/>
   <c r="D11" i="9"/>
-  <c r="E11" i="9" s="1"/>
-[...5 lines deleted...]
-  <c r="E14" i="9" s="1"/>
+  <c r="E11" i="9"/>
+  <c r="D12" i="9"/>
+  <c r="E12" i="9"/>
+  <c r="D13" i="9"/>
+  <c r="E13" i="9"/>
+  <c r="D14" i="9"/>
+  <c r="E14" i="9"/>
   <c r="E12" i="11"/>
-  <c r="D13" i="11" s="1"/>
-[...2 lines deleted...]
-  <c r="E17" i="9" s="1"/>
+  <c r="D13" i="11"/>
+  <c r="E16" i="9"/>
+  <c r="D17" i="9"/>
+  <c r="E17" i="9"/>
   <c r="E53" i="12"/>
-  <c r="D54" i="12" s="1"/>
-[...8 lines deleted...]
-  <c r="E58" i="12" s="1"/>
+  <c r="D54" i="12"/>
+  <c r="E54" i="12"/>
+  <c r="D55" i="12"/>
+  <c r="E55" i="12"/>
+  <c r="D56" i="12"/>
+  <c r="E56" i="12"/>
+  <c r="D57" i="12"/>
+  <c r="E57" i="12"/>
+  <c r="D58" i="12"/>
+  <c r="E58" i="12"/>
   <c r="D12" i="2"/>
-  <c r="E12" i="2" s="1"/>
-  <c r="D13" i="2" s="1"/>
+  <c r="E12" i="2"/>
+  <c r="D13" i="2"/>
   <c r="E13" i="11"/>
-  <c r="D14" i="11" s="1"/>
-[...1 lines deleted...]
-  <c r="E59" i="12" s="1"/>
+  <c r="D14" i="11"/>
+  <c r="D59" i="12"/>
+  <c r="E59" i="12"/>
   <c r="E14" i="11"/>
-  <c r="D15" i="11" s="1"/>
-[...1 lines deleted...]
-  <c r="E60" i="12" s="1"/>
+  <c r="D15" i="11"/>
+  <c r="D60" i="12"/>
+  <c r="E60" i="12"/>
   <c r="E15" i="11"/>
-  <c r="D16" i="11" s="1"/>
-  <c r="D61" i="12" l="1"/>
+  <c r="D16" i="11"/>
+  <c r="D61" i="12"/>
   <c r="E16" i="11"/>
-  <c r="D17" i="11" s="1"/>
+  <c r="D17" i="11"/>
   <c r="D12" i="1"/>
-  <c r="E12" i="1" s="1"/>
-[...8 lines deleted...]
-  <c r="D63" i="12" s="1"/>
+  <c r="E12" i="1"/>
+  <c r="D13" i="1"/>
+  <c r="E13" i="1"/>
+  <c r="D14" i="1"/>
+  <c r="E14" i="1"/>
+  <c r="D15" i="1"/>
+  <c r="E61" i="12"/>
+  <c r="D62" i="12"/>
+  <c r="E62" i="12"/>
+  <c r="D63" i="12"/>
   <c r="E17" i="11"/>
-  <c r="D18" i="11" s="1"/>
+  <c r="D18" i="11"/>
   <c r="E15" i="1"/>
-  <c r="D16" i="1" s="1"/>
-  <c r="E63" i="12" l="1"/>
+  <c r="D16" i="1"/>
+  <c r="E63" i="12"/>
   <c r="E18" i="11"/>
-  <c r="D19" i="11" s="1"/>
+  <c r="D19" i="11"/>
   <c r="E16" i="1"/>
-  <c r="D17" i="1" s="1"/>
-  <c r="D64" i="12" l="1"/>
+  <c r="D17" i="1"/>
+  <c r="D64" i="12"/>
   <c r="E64" i="12"/>
-  <c r="D65" i="12" s="1"/>
+  <c r="D65" i="12"/>
   <c r="E19" i="11"/>
   <c r="E17" i="1"/>
-  <c r="D18" i="1" s="1"/>
-  <c r="D25" i="11" l="1"/>
+  <c r="D18" i="1"/>
+  <c r="D25" i="11"/>
   <c r="E18" i="1"/>
-  <c r="D19" i="1" s="1"/>
-[...1 lines deleted...]
-  <c r="D26" i="11" s="1"/>
+  <c r="D19" i="1"/>
+  <c r="E25" i="11"/>
+  <c r="D26" i="11"/>
   <c r="E19" i="1"/>
-  <c r="D20" i="1" s="1"/>
-[...1 lines deleted...]
-  <c r="D27" i="11" s="1"/>
+  <c r="D20" i="1"/>
+  <c r="E26" i="11"/>
+  <c r="D27" i="11"/>
   <c r="E20" i="1"/>
-  <c r="D21" i="1" s="1"/>
-[...1 lines deleted...]
-  <c r="D28" i="11" s="1"/>
+  <c r="D21" i="1"/>
+  <c r="E27" i="11"/>
+  <c r="D28" i="11"/>
   <c r="E21" i="1"/>
-  <c r="D22" i="1" s="1"/>
-  <c r="E28" i="11" l="1"/>
+  <c r="D22" i="1"/>
+  <c r="E28" i="11"/>
   <c r="E22" i="1"/>
-  <c r="D25" i="1" l="1"/>
-[...122 lines deleted...]
-  <c r="E23" i="2" s="1"/>
+  <c r="D25" i="1"/>
+  <c r="E25" i="1"/>
+  <c r="D26" i="1"/>
+  <c r="E26" i="1"/>
+  <c r="D27" i="1"/>
+  <c r="E27" i="1"/>
+  <c r="D28" i="1"/>
+  <c r="E28" i="1"/>
+  <c r="D29" i="1"/>
+  <c r="E29" i="1"/>
+  <c r="D30" i="1"/>
+  <c r="E30" i="1"/>
+  <c r="D31" i="1"/>
+  <c r="E31" i="1"/>
+  <c r="D32" i="1"/>
+  <c r="E32" i="1"/>
+  <c r="E36" i="1"/>
+  <c r="D37" i="1"/>
+  <c r="E37" i="1"/>
+  <c r="D38" i="1"/>
+  <c r="E38" i="1"/>
+  <c r="D39" i="1"/>
+  <c r="E39" i="1"/>
+  <c r="D40" i="1"/>
+  <c r="E40" i="1"/>
+  <c r="D41" i="1"/>
+  <c r="E41" i="1"/>
+  <c r="D42" i="1"/>
+  <c r="E42" i="1"/>
+  <c r="D43" i="1"/>
+  <c r="E43" i="1"/>
+  <c r="D44" i="1"/>
+  <c r="E44" i="1"/>
+  <c r="D45" i="1"/>
+  <c r="E45" i="1"/>
+  <c r="D46" i="1"/>
+  <c r="E46" i="1"/>
+  <c r="D47" i="1"/>
+  <c r="E47" i="1"/>
+  <c r="D48" i="1"/>
+  <c r="E48" i="1"/>
+  <c r="D49" i="1"/>
+  <c r="E49" i="1"/>
+  <c r="D50" i="1"/>
+  <c r="E50" i="1"/>
+  <c r="D51" i="1"/>
+  <c r="E51" i="1"/>
+  <c r="D52" i="1"/>
+  <c r="E52" i="1"/>
+  <c r="D53" i="1"/>
+  <c r="E53" i="1"/>
+  <c r="D54" i="1"/>
+  <c r="E54" i="1"/>
+  <c r="D55" i="1"/>
+  <c r="E55" i="1"/>
+  <c r="D56" i="1"/>
+  <c r="E56" i="1"/>
+  <c r="D57" i="1"/>
+  <c r="E57" i="1"/>
+  <c r="D58" i="1"/>
+  <c r="E58" i="1"/>
+  <c r="D59" i="1"/>
+  <c r="E59" i="1"/>
+  <c r="D60" i="1"/>
+  <c r="E60" i="1"/>
+  <c r="D61" i="1"/>
+  <c r="E61" i="1"/>
+  <c r="D62" i="1"/>
+  <c r="E62" i="1"/>
+  <c r="D63" i="1"/>
+  <c r="E63" i="1"/>
+  <c r="D64" i="1"/>
+  <c r="E64" i="1"/>
+  <c r="D65" i="1"/>
+  <c r="E65" i="1"/>
+  <c r="D66" i="1"/>
+  <c r="E66" i="1"/>
+  <c r="D67" i="1"/>
+  <c r="E67" i="1"/>
+  <c r="D68" i="1"/>
+  <c r="E68" i="1"/>
+  <c r="D69" i="1"/>
+  <c r="E69" i="1"/>
+  <c r="D70" i="1"/>
+  <c r="E70" i="1"/>
+  <c r="D71" i="1"/>
+  <c r="E71" i="1"/>
+  <c r="D72" i="1"/>
+  <c r="E72" i="1"/>
+  <c r="D73" i="1"/>
+  <c r="E73" i="1"/>
+  <c r="D74" i="1"/>
+  <c r="E74" i="1"/>
+  <c r="D75" i="1"/>
+  <c r="E75" i="1"/>
+  <c r="D76" i="1"/>
+  <c r="E76" i="1"/>
+  <c r="D77" i="1"/>
+  <c r="E77" i="1"/>
+  <c r="D78" i="1"/>
+  <c r="E78" i="1"/>
+  <c r="D79" i="1"/>
+  <c r="E79" i="1"/>
+  <c r="E13" i="2"/>
+  <c r="D14" i="2"/>
+  <c r="E14" i="2"/>
+  <c r="D15" i="2"/>
+  <c r="E15" i="2"/>
+  <c r="D16" i="2"/>
+  <c r="E16" i="2"/>
+  <c r="D17" i="2"/>
+  <c r="E17" i="2"/>
+  <c r="D18" i="2"/>
+  <c r="E18" i="2"/>
+  <c r="D19" i="2"/>
+  <c r="E19" i="2"/>
+  <c r="D20" i="2"/>
+  <c r="E20" i="2"/>
+  <c r="D21" i="2"/>
+  <c r="E21" i="2"/>
+  <c r="D22" i="2"/>
+  <c r="E22" i="2"/>
+  <c r="D23" i="2"/>
+  <c r="E23" i="2"/>
   <c r="D18" i="7"/>
-  <c r="E18" i="7" s="1"/>
-[...149 lines deleted...]
-  <c r="E96" i="7" s="1"/>
+  <c r="E18" i="7"/>
+  <c r="D19" i="7"/>
+  <c r="E19" i="7"/>
+  <c r="D20" i="7"/>
+  <c r="E20" i="7"/>
+  <c r="D21" i="7"/>
+  <c r="E21" i="7"/>
+  <c r="D22" i="7"/>
+  <c r="E22" i="7"/>
+  <c r="D23" i="7"/>
+  <c r="E23" i="7"/>
+  <c r="D24" i="7"/>
+  <c r="E24" i="7"/>
+  <c r="D25" i="7"/>
+  <c r="E25" i="7"/>
+  <c r="D26" i="7"/>
+  <c r="E26" i="7"/>
+  <c r="D27" i="7"/>
+  <c r="E27" i="7"/>
+  <c r="D28" i="7"/>
+  <c r="E28" i="7"/>
+  <c r="D29" i="7"/>
+  <c r="E29" i="7"/>
+  <c r="D30" i="7"/>
+  <c r="E30" i="7"/>
+  <c r="D31" i="7"/>
+  <c r="E31" i="7"/>
+  <c r="D32" i="7"/>
+  <c r="E32" i="7"/>
+  <c r="D33" i="7"/>
+  <c r="E33" i="7"/>
+  <c r="D34" i="7"/>
+  <c r="E34" i="7"/>
+  <c r="D36" i="7"/>
+  <c r="E36" i="7"/>
+  <c r="D37" i="7"/>
+  <c r="E37" i="7"/>
+  <c r="D38" i="7"/>
+  <c r="E38" i="7"/>
+  <c r="D39" i="7"/>
+  <c r="E39" i="7"/>
+  <c r="D40" i="7"/>
+  <c r="E40" i="7"/>
+  <c r="D41" i="7"/>
+  <c r="E41" i="7"/>
+  <c r="D42" i="7"/>
+  <c r="E42" i="7"/>
+  <c r="D43" i="7"/>
+  <c r="E43" i="7"/>
+  <c r="D44" i="7"/>
+  <c r="E44" i="7"/>
+  <c r="D45" i="7"/>
+  <c r="E45" i="7"/>
+  <c r="D46" i="7"/>
+  <c r="E46" i="7"/>
+  <c r="D47" i="7"/>
+  <c r="E47" i="7"/>
+  <c r="D48" i="7"/>
+  <c r="E48" i="7"/>
+  <c r="D49" i="7"/>
+  <c r="E49" i="7"/>
+  <c r="D50" i="7"/>
+  <c r="E50" i="7"/>
+  <c r="D51" i="7"/>
+  <c r="E51" i="7"/>
+  <c r="D52" i="7"/>
+  <c r="E52" i="7"/>
+  <c r="D53" i="7"/>
+  <c r="E53" i="7"/>
+  <c r="D54" i="7"/>
+  <c r="E54" i="7"/>
+  <c r="D55" i="7"/>
+  <c r="E55" i="7"/>
+  <c r="D56" i="7"/>
+  <c r="E56" i="7"/>
+  <c r="D57" i="7"/>
+  <c r="E57" i="7"/>
+  <c r="D58" i="7"/>
+  <c r="E58" i="7"/>
+  <c r="D59" i="7"/>
+  <c r="E59" i="7"/>
+  <c r="D60" i="7"/>
+  <c r="E60" i="7"/>
+  <c r="D61" i="7"/>
+  <c r="E61" i="7"/>
+  <c r="D62" i="7"/>
+  <c r="E62" i="7"/>
+  <c r="D63" i="7"/>
+  <c r="E63" i="7"/>
+  <c r="D64" i="7"/>
+  <c r="E64" i="7"/>
+  <c r="D65" i="7"/>
+  <c r="E65" i="7"/>
+  <c r="D66" i="7"/>
+  <c r="E66" i="7"/>
+  <c r="D67" i="7"/>
+  <c r="E67" i="7"/>
+  <c r="D68" i="7"/>
+  <c r="E68" i="7"/>
+  <c r="D69" i="7"/>
+  <c r="E69" i="7"/>
+  <c r="D70" i="7"/>
+  <c r="E70" i="7"/>
+  <c r="D71" i="7"/>
+  <c r="E71" i="7"/>
+  <c r="D72" i="7"/>
+  <c r="E72" i="7"/>
+  <c r="D73" i="7"/>
+  <c r="E73" i="7"/>
+  <c r="D74" i="7"/>
+  <c r="E74" i="7"/>
+  <c r="D76" i="7"/>
+  <c r="E76" i="7"/>
+  <c r="D78" i="7"/>
+  <c r="E78" i="7"/>
+  <c r="D79" i="7"/>
+  <c r="E79" i="7"/>
+  <c r="D80" i="7"/>
+  <c r="E80" i="7"/>
+  <c r="D81" i="7"/>
+  <c r="E81" i="7"/>
+  <c r="D82" i="7"/>
+  <c r="E82" i="7"/>
+  <c r="D83" i="7"/>
+  <c r="E83" i="7"/>
+  <c r="D84" i="7"/>
+  <c r="E84" i="7"/>
+  <c r="D85" i="7"/>
+  <c r="E85" i="7"/>
+  <c r="D86" i="7"/>
+  <c r="E86" i="7"/>
+  <c r="D87" i="7"/>
+  <c r="E87" i="7"/>
+  <c r="D88" i="7"/>
+  <c r="E88" i="7"/>
+  <c r="D89" i="7"/>
+  <c r="E89" i="7"/>
+  <c r="D90" i="7"/>
+  <c r="E90" i="7"/>
+  <c r="D91" i="7"/>
+  <c r="E91" i="7"/>
+  <c r="D92" i="7"/>
+  <c r="E92" i="7"/>
+  <c r="D93" i="7"/>
+  <c r="E93" i="7"/>
+  <c r="D94" i="7"/>
+  <c r="E94" i="7"/>
+  <c r="D95" i="7"/>
+  <c r="E95" i="7"/>
+  <c r="D96" i="7"/>
+  <c r="E96" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1530" uniqueCount="605">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1618" uniqueCount="632">
   <si>
     <t>FIELD NO</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>LENGTH</t>
   </si>
   <si>
     <t>DESCRIP</t>
   </si>
   <si>
     <t>COMMENTS</t>
   </si>
   <si>
     <t>010</t>
   </si>
   <si>
     <t>FILE TYPE</t>
   </si>
   <si>
     <t xml:space="preserve">A/N </t>
   </si>
   <si>
@@ -2205,53 +2247,50 @@
   </si>
   <si>
     <t>TAXING DISTRICT NUMBER</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">PERMANENT LOCATIONS ENTER SITE NUMBER; CHANGING LOCATIONS ENTER 000 or '9xx'                                                                                                                                                                                      </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>NOTE: xx RANGES FROM 00 TO 99</t>
     </r>
   </si>
   <si>
     <t>RESERVED FOR IDOR USE</t>
   </si>
   <si>
     <t xml:space="preserve">    A/N</t>
   </si>
   <si>
-    <t>Printed by the authority of the state of Illinois - electronic only, one copy</t>
-[...1 lines deleted...]
-  <si>
     <t>120-220</t>
   </si>
   <si>
     <t>RECORD SEQUENCE NUMBER</t>
   </si>
   <si>
     <t>OTHER - IDENTIFY - LITERAL</t>
   </si>
   <si>
     <t>GASOHOL, MID-RANGE ETHANOL BLENDS &amp; MAJORITY BLENDED ETHANOL TAX RATE</t>
   </si>
   <si>
     <t xml:space="preserve">GASOHOL, MID-RANGE ETHANOL BLENDS, &amp; MAJORITY BLENDED ETHANOL TAX </t>
   </si>
   <si>
     <t>DIESEL (INCLUDING BIODIESEL AND BIODIESEL BLENDS) TAX RATE</t>
   </si>
   <si>
     <t>DIESEL (INCLUDING BIODIESEL AND BIODIESEL BLENDS) TAX</t>
   </si>
   <si>
     <t>DIESELHOL &amp; OTHER FUELS AT DIESEL RATE TAX RATE</t>
   </si>
   <si>
     <t>DIESELHOL &amp; OTHER FUELS AT DIESEL RATE TAX</t>
@@ -2379,59 +2418,50 @@
   <si>
     <t>GASOHOL (E15 ONLY) PREPAID SALES TAX</t>
   </si>
   <si>
     <t>DIESEL FUEL CONTAINING 1% - 10% BIO/RENEWABLE DIESEL SUBJECT TO PREPAID SALES TAX GALLONS</t>
   </si>
   <si>
     <t>DIESEL FUEL CONTAINING 1% - 10% BIO/RENEWABLE DIESEL PREPAID SALES TAX</t>
   </si>
   <si>
     <t>LINE 2, FORM ST-1: MUST EQUAL SCHEDULE A, LINE 32</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">FOR BOTH PERMANENT LOCATIONS AND CHANGING LOCATIONS ENTER 'Rxx'                                                                      </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>NOTE: xx RANGES FROM 00 TO 99 - CAN BE FOUND IN SALES TAX RATE MACHINE READABLE FILE OR IN TAX RATE FINDER</t>
     </r>
-  </si>
-[...7 lines deleted...]
-    <t>VALUE "***ST1V6.0***"</t>
   </si>
   <si>
     <t>CONSTANT "10"</t>
   </si>
   <si>
     <t>LINE B, FORM ST-1</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>TOTAL TAXABLE MOTOR FUEL RECIEPTS</t>
   </si>
   <si>
     <r>
       <t>LINE 3, FORM ST-1: LINE 1 MINUS LINE 2;</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> NOTE: THE LINE 3 TOTAL MUST EQUAL THE SUM OF LINE 4a PLUS LINE 5a PLUS LINE 5c PLUS LINE 6a PLUS LINE 7a PLUS LINE 8a.</t>
@@ -2701,106 +2731,221 @@
   <si>
     <t xml:space="preserve">LINE 2b - LINE 2A x RATE, ST-1 Back Schedule B </t>
   </si>
   <si>
     <t xml:space="preserve">LINE 3a, ST-1 Back Schedule B </t>
   </si>
   <si>
     <t xml:space="preserve">LINE 3b, ST-1 Back Schedule B </t>
   </si>
   <si>
     <t xml:space="preserve">LINE 5a, ST-1 Back Schedule B </t>
   </si>
   <si>
     <t>LINE 5b, ST-1 Back Schedule B  - LINE 5A x RATE</t>
   </si>
   <si>
     <t xml:space="preserve">LINE 6a, ST-1 Back Schedule B </t>
   </si>
   <si>
     <t>LINE 6b, ST-1 Back Schedule B</t>
   </si>
   <si>
     <t>LINE 5c, ST-2 SCHEDULE</t>
   </si>
   <si>
-    <t>LINE 5d, ST-2 SCHEDULE: LINE 5a x RATE</t>
-[...1 lines deleted...]
-  <si>
     <t>231</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>"P" or "T" TO INDICATE PRODUCTION OR TEST</t>
   </si>
   <si>
     <t>2 = "YY" PROCESSING YEAR; 3 = "AAA" CONFIRMATION NUMBER ALPHA CHARACTORS; 9 = IDOR COUNTER. EXAMPLE "25SEF000000001"</t>
   </si>
   <si>
     <t>"RTN" or "FRM"</t>
   </si>
   <si>
     <t xml:space="preserve">LINE 22a ST-1 Back Schedule A, Section 2                     </t>
   </si>
   <si>
     <t>LINE 22b ST-1 Back Schedule A, Section 2  - LINE 22A x RATE</t>
   </si>
   <si>
     <t>LINE 23b ST-1 Back Schedule A, Section 2 - LINE 23A x RATE</t>
   </si>
   <si>
-    <t>"ST1     "; "ST1B    "; "ST2     ";  "PST     "; "DBT     "; or "TTR     "</t>
-[...1 lines deleted...]
-  <si>
     <t>TOTAL (GROSS) RECEIPTS INCLUDING TAX</t>
   </si>
   <si>
     <t xml:space="preserve">TAXABLE (NET) RECEIPTS </t>
+  </si>
+  <si>
+    <t>LINE 5d, ST-2 SCHEDULE: LINE 5c x RATE</t>
+  </si>
+  <si>
+    <t>TOTAL TAX</t>
+  </si>
+  <si>
+    <t>PURCHASES - QUALIFYING SALES TAX HOLIDAY TAX CREDIT</t>
+  </si>
+  <si>
+    <t>APPLICABLE REDUCED RATE FOR SALES TAX HOLIDAY</t>
+  </si>
+  <si>
+    <t>PURCHASES - REDUCED RATE FOR SALES TAX HOLIDAY</t>
+  </si>
+  <si>
+    <t>PURCHASES - QUALIFYING TAX HOLIDAY ITEMS REPORTED ON LINE 12a, FORM ST-1</t>
+  </si>
+  <si>
+    <t>NET TAX DUE</t>
+  </si>
+  <si>
+    <t>"SCHK12  "</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">LINE 1, SCHEDULE K-12: MUST EQUAL FORM ST-1, LINE 20; </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>NOTE THIS CAN BE NEGATIVE</t>
+    </r>
+  </si>
+  <si>
+    <t>LINE 2a, SCHEDULE K-12</t>
+  </si>
+  <si>
+    <t>LINE 2b, SCHEDULE K-12: LINE 2a x RATE</t>
+  </si>
+  <si>
+    <t>LINE 3a, SCHEDULE K-12</t>
+  </si>
+  <si>
+    <t>LINE 3b, SCHEDULE K-12: LINE 3a x RATE</t>
+  </si>
+  <si>
+    <t>LINE 4a, SCHEDULE K-12</t>
+  </si>
+  <si>
+    <t>LINE 4b, SCHEDULE K-12: LINE 4a x RATE</t>
+  </si>
+  <si>
+    <t>LINE 5, SCHEDULE K-12: ADD LINES 2b, 3b, AND 4b</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">LINE 6, SCHEDULE K-12: SUBTRACT LINE 5 FROM LINE 1; ENTER THIS AMOUNT, ALONG WITH THE AMOUNTS FROM FORM ST-1, LINES 21 AND 22, ON LINE 23 OF FORM ST-1; </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>NOTE THIS CAN BE NEGATIVE</t>
+    </r>
+  </si>
+  <si>
+    <t>SCH-K-12  DETAIL RECORD</t>
+  </si>
+  <si>
+    <t>SUBJECT TO IL SALES TAX - QUALIFYING TAX HOLIDAY ITEMS REPORTED ON LINE 4a, FORM ST-1</t>
+  </si>
+  <si>
+    <t>SUBJECT TO IL SALES TAX - REDUCED RATE FOR SALES TAX HOLIDAY</t>
+  </si>
+  <si>
+    <t>SUBJECT TO IL SALES TAX - QUALIFYING SALES TAX HOLIDAY TAX CREDIT</t>
+  </si>
+  <si>
+    <t>SUBJECT TO IL USE TAX - QUALIFYING TAX HOLIDAY ITEMS REPORTED ON LINE 6a, FORM ST-1</t>
+  </si>
+  <si>
+    <t>SUBJECT TO IL USE TAX - REDUCED RATE FOR SALES TAX HOLIDAY</t>
+  </si>
+  <si>
+    <t>SUBJECT TO IL USE TAX - QUALIFYING SALES TAX HOLIDAY TAX CREDIT</t>
+  </si>
+  <si>
+    <t>TOTAL CREDIT FOR TAX HOLIDAY ITEMS</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">LINE 23, FORM ST-1: SUM of FORM ST-1 LINES 20, 21 and 22;   </t>
+      <t xml:space="preserve">LINE 23, FORM ST-1: IF SCHEDULE K-12 IS PRESENT, SUM of SCHEDULE K-12 LINE 6 PLUS FORM ST-1 LINES 21 AND 22; OTHERWISE SUM of FORM ST-1 LINES 20, 21 and 22;   </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">                NOTE: THIS CANNOT BE LESS THAN ZERO</t>
     </r>
+  </si>
+  <si>
+    <t>TRANSMITTER SCH K-12 COUNT</t>
+  </si>
+  <si>
+    <t>"ST1     "; "ST1B    "; "ST2     "; "SCHK12  "; "PST     "; "DBT     "; or "TTR     "</t>
+  </si>
+  <si>
+    <t>IDOR SCH K-12 COUNT</t>
+  </si>
+  <si>
+    <t>IDOR CALCULATED "SCHK12  " RECORD COUNT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VALUE  "***ST1V6.0***" </t>
+  </si>
+  <si>
+    <t>VALUE  "***ST1V6.0***"</t>
+  </si>
+  <si>
+    <t>VALUE "***ST1V6.0***"</t>
+  </si>
+  <si>
+    <t>STS-81-RL, ST-1 Record Layouts and File Specs, R0726, v. 6.0 - Printed by the authority of the state of Illinois - electronic only, one copy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -2998,51 +3143,51 @@
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="165">
+  <cellXfs count="200">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
@@ -3306,117 +3451,188 @@
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="1" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
       <color rgb="FF99CCFF"/>
       <color rgb="FF6699FF"/>
       <color rgb="FF11E4EF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3668,11268 +3884,12148 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+      <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="13" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="44" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="55.42578125" style="44" customWidth="1"/>
+    <col min="1" max="1" width="8.6640625" style="44" customWidth="1"/>
+    <col min="2" max="2" width="32.33203125" style="70" customWidth="1"/>
+    <col min="3" max="6" width="9.33203125" style="44" customWidth="1"/>
+    <col min="7" max="7" width="55.44140625" style="44" customWidth="1"/>
     <col min="8" max="16384" width="13" style="44"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="47" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="137" t="s">
+    <row r="1" spans="1:7" s="47" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="182" t="s">
         <v>95</v>
       </c>
-      <c r="B1" s="138"/>
-[...6 lines deleted...]
-    <row r="2" spans="1:7" s="4" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="183"/>
+      <c r="C1" s="183"/>
+      <c r="D1" s="183"/>
+      <c r="E1" s="183"/>
+      <c r="F1" s="183"/>
+      <c r="G1" s="183"/>
+    </row>
+    <row r="2" spans="1:7" s="4" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="59" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="21" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="22" t="s">
         <v>388</v>
       </c>
       <c r="E2" s="22" t="s">
         <v>389</v>
       </c>
       <c r="F2" s="60" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="60" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="35" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="39" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="34">
         <v>13</v>
       </c>
       <c r="D3" s="61">
         <v>1</v>
       </c>
       <c r="E3" s="11">
         <f>+C3</f>
         <v>13</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="62" t="s">
-        <v>501</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="35" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="39" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="34">
         <v>3</v>
       </c>
       <c r="D4" s="11">
         <f>+C3+D3</f>
         <v>14</v>
       </c>
       <c r="E4" s="11">
         <f>+C4+E3</f>
         <v>16</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>283</v>
       </c>
     </row>
-    <row r="5" spans="1:7" s="47" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" s="47" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="35" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="39" t="s">
         <v>239</v>
       </c>
       <c r="C5" s="34">
         <v>15</v>
       </c>
       <c r="D5" s="11">
         <f>+C4+D4</f>
         <v>17</v>
       </c>
       <c r="E5" s="11">
         <f>+C5+E4</f>
         <v>31</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="6" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="35" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="39" t="s">
         <v>241</v>
       </c>
       <c r="C6" s="34">
         <v>1</v>
       </c>
       <c r="D6" s="11">
         <f>+C5+D5</f>
         <v>32</v>
       </c>
       <c r="E6" s="11">
         <f>+C6+E5</f>
         <v>32</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="7" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="39" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="34">
         <v>21</v>
       </c>
       <c r="D7" s="11">
         <f>+C6+D6</f>
         <v>33</v>
       </c>
       <c r="E7" s="11">
         <f>+C7+E6</f>
         <v>53</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="47"/>
       <c r="B8" s="63"/>
       <c r="C8" s="64"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="47"/>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" s="47"/>
       <c r="B9" s="63"/>
       <c r="C9" s="47"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="47"/>
     </row>
-    <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="184" t="s">
+        <v>631</v>
+      </c>
+      <c r="B10" s="184"/>
+      <c r="C10" s="184"/>
+      <c r="D10" s="184"/>
+      <c r="E10" s="184"/>
+      <c r="F10" s="184"/>
+      <c r="G10" s="184"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" s="66"/>
       <c r="B11" s="29"/>
       <c r="C11" s="67"/>
       <c r="D11" s="67"/>
       <c r="E11" s="68"/>
       <c r="F11" s="68"/>
       <c r="G11" s="29"/>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" s="66"/>
       <c r="B12" s="29"/>
       <c r="C12" s="67"/>
       <c r="D12" s="67"/>
       <c r="E12" s="68"/>
       <c r="F12" s="68"/>
       <c r="G12" s="69"/>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" s="66"/>
       <c r="B13" s="29"/>
       <c r="C13" s="67"/>
       <c r="D13" s="67"/>
       <c r="E13" s="68"/>
       <c r="F13" s="68"/>
       <c r="G13" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A10:G10"/>
   </mergeCells>
   <printOptions gridLines="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;CST-1 Direct Filing Record Layouts</oddHeader>
     <oddFooter>&amp;L&amp;"-,Italic"Illinois Electronic Filing ST-1 Record Layouts and File Specifications
 Printed by the authority of the state of Illinois
 STS-81-RL (R-11/25)</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
-  <dimension ref="A1:H83"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A1:G10"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="11.88671875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="117" customWidth="1"/>
-[...384 lines deleted...]
-    <col min="16136" max="16384" width="9.140625" style="117"/>
+    <col min="1" max="1" width="8.6640625" style="4" customWidth="1"/>
+    <col min="2" max="2" width="32.33203125" style="4" customWidth="1"/>
+    <col min="3" max="5" width="9.33203125" style="4" customWidth="1"/>
+    <col min="6" max="6" width="9.44140625" style="4" customWidth="1"/>
+    <col min="7" max="7" width="55.44140625" style="4" customWidth="1"/>
+    <col min="8" max="16384" width="11.88671875" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="81" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="159" t="s">
+    <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="197" t="s">
+        <v>133</v>
+      </c>
+      <c r="B1" s="183"/>
+      <c r="C1" s="183"/>
+      <c r="D1" s="183"/>
+      <c r="E1" s="183"/>
+      <c r="F1" s="183"/>
+      <c r="G1" s="183"/>
+    </row>
+    <row r="2" spans="1:7" s="44" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="22" t="s">
+        <v>388</v>
+      </c>
+      <c r="E2" s="22" t="s">
+        <v>389</v>
+      </c>
+      <c r="F2" s="43" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2" s="42" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="45" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" s="46">
+        <v>13</v>
+      </c>
+      <c r="D3" s="61">
+        <v>1</v>
+      </c>
+      <c r="E3" s="11">
+        <f>+C3</f>
+        <v>13</v>
+      </c>
+      <c r="F3" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="39" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="45" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="32">
+        <v>3</v>
+      </c>
+      <c r="D4" s="11">
+        <f>SUM(E3 + 1)</f>
+        <v>14</v>
+      </c>
+      <c r="E4" s="11">
+        <f>SUM(C4,D4) - 1</f>
+        <v>16</v>
+      </c>
+      <c r="F4" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" s="39" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" s="32">
+        <v>8</v>
+      </c>
+      <c r="D5" s="11">
+        <f t="shared" ref="D5:D10" si="0">SUM(E4 + 1)</f>
+        <v>17</v>
+      </c>
+      <c r="E5" s="11">
+        <f t="shared" ref="E5:E10" si="1">SUM(C5,D5) - 1</f>
+        <v>24</v>
+      </c>
+      <c r="F5" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="39" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" s="32">
+        <v>8</v>
+      </c>
+      <c r="D6" s="11">
+        <f t="shared" si="0"/>
+        <v>25</v>
+      </c>
+      <c r="E6" s="11">
+        <f t="shared" si="1"/>
+        <v>32</v>
+      </c>
+      <c r="F6" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G6" s="31" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="32">
+        <v>5</v>
+      </c>
+      <c r="D7" s="11">
+        <f t="shared" si="0"/>
+        <v>33</v>
+      </c>
+      <c r="E7" s="11">
+        <f t="shared" si="1"/>
+        <v>37</v>
+      </c>
+      <c r="F7" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="G7" s="31" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="32">
+        <v>21</v>
+      </c>
+      <c r="D8" s="11">
+        <f t="shared" si="0"/>
+        <v>38</v>
+      </c>
+      <c r="E8" s="11">
+        <f t="shared" si="1"/>
+        <v>58</v>
+      </c>
+      <c r="F8" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="31" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="31" t="s">
+        <v>315</v>
+      </c>
+      <c r="C9" s="32">
+        <v>16</v>
+      </c>
+      <c r="D9" s="11">
+        <f t="shared" si="0"/>
+        <v>59</v>
+      </c>
+      <c r="E9" s="11">
+        <f t="shared" si="1"/>
+        <v>74</v>
+      </c>
+      <c r="F9" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="31" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="45" t="s">
+        <v>97</v>
+      </c>
+      <c r="B10" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="32">
+        <v>16</v>
+      </c>
+      <c r="D10" s="11">
+        <f t="shared" si="0"/>
+        <v>75</v>
+      </c>
+      <c r="E10" s="11">
+        <f t="shared" si="1"/>
+        <v>90</v>
+      </c>
+      <c r="F10" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10" s="62" t="s">
+        <v>285</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
+  <printOptions gridLines="1"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup scale="85" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"-,Italic"Illinois Electronic Filing ST-1 Record Layouts and File Specifications
+Printed by the authority of the state of Illinois
+STS-81-RL (R-11/25)</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <sheetPr>
+    <tabColor rgb="FFFFFF00"/>
+  </sheetPr>
+  <dimension ref="A1:H83"/>
+  <sheetViews>
+    <sheetView topLeftCell="A36" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A46" sqref="A46"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="8.6640625" style="117" customWidth="1"/>
+    <col min="2" max="2" width="32.33203125" style="117" customWidth="1"/>
+    <col min="3" max="3" width="9.33203125" style="117" customWidth="1"/>
+    <col min="4" max="4" width="9.33203125" style="123" customWidth="1"/>
+    <col min="5" max="5" width="9.44140625" style="123" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="117" customWidth="1"/>
+    <col min="7" max="7" width="56.109375" style="117" customWidth="1"/>
+    <col min="8" max="257" width="9.109375" style="117"/>
+    <col min="258" max="258" width="9.6640625" style="117" customWidth="1"/>
+    <col min="259" max="259" width="34" style="117" customWidth="1"/>
+    <col min="260" max="260" width="8.44140625" style="117" customWidth="1"/>
+    <col min="261" max="262" width="10.44140625" style="117" customWidth="1"/>
+    <col min="263" max="263" width="40.44140625" style="117" customWidth="1"/>
+    <col min="264" max="513" width="9.109375" style="117"/>
+    <col min="514" max="514" width="9.6640625" style="117" customWidth="1"/>
+    <col min="515" max="515" width="34" style="117" customWidth="1"/>
+    <col min="516" max="516" width="8.44140625" style="117" customWidth="1"/>
+    <col min="517" max="518" width="10.44140625" style="117" customWidth="1"/>
+    <col min="519" max="519" width="40.44140625" style="117" customWidth="1"/>
+    <col min="520" max="769" width="9.109375" style="117"/>
+    <col min="770" max="770" width="9.6640625" style="117" customWidth="1"/>
+    <col min="771" max="771" width="34" style="117" customWidth="1"/>
+    <col min="772" max="772" width="8.44140625" style="117" customWidth="1"/>
+    <col min="773" max="774" width="10.44140625" style="117" customWidth="1"/>
+    <col min="775" max="775" width="40.44140625" style="117" customWidth="1"/>
+    <col min="776" max="1025" width="9.109375" style="117"/>
+    <col min="1026" max="1026" width="9.6640625" style="117" customWidth="1"/>
+    <col min="1027" max="1027" width="34" style="117" customWidth="1"/>
+    <col min="1028" max="1028" width="8.44140625" style="117" customWidth="1"/>
+    <col min="1029" max="1030" width="10.44140625" style="117" customWidth="1"/>
+    <col min="1031" max="1031" width="40.44140625" style="117" customWidth="1"/>
+    <col min="1032" max="1281" width="9.109375" style="117"/>
+    <col min="1282" max="1282" width="9.6640625" style="117" customWidth="1"/>
+    <col min="1283" max="1283" width="34" style="117" customWidth="1"/>
+    <col min="1284" max="1284" width="8.44140625" style="117" customWidth="1"/>
+    <col min="1285" max="1286" width="10.44140625" style="117" customWidth="1"/>
+    <col min="1287" max="1287" width="40.44140625" style="117" customWidth="1"/>
+    <col min="1288" max="1537" width="9.109375" style="117"/>
+    <col min="1538" max="1538" width="9.6640625" style="117" customWidth="1"/>
+    <col min="1539" max="1539" width="34" style="117" customWidth="1"/>
+    <col min="1540" max="1540" width="8.44140625" style="117" customWidth="1"/>
+    <col min="1541" max="1542" width="10.44140625" style="117" customWidth="1"/>
+    <col min="1543" max="1543" width="40.44140625" style="117" customWidth="1"/>
+    <col min="1544" max="1793" width="9.109375" style="117"/>
+    <col min="1794" max="1794" width="9.6640625" style="117" customWidth="1"/>
+    <col min="1795" max="1795" width="34" style="117" customWidth="1"/>
+    <col min="1796" max="1796" width="8.44140625" style="117" customWidth="1"/>
+    <col min="1797" max="1798" width="10.44140625" style="117" customWidth="1"/>
+    <col min="1799" max="1799" width="40.44140625" style="117" customWidth="1"/>
+    <col min="1800" max="2049" width="9.109375" style="117"/>
+    <col min="2050" max="2050" width="9.6640625" style="117" customWidth="1"/>
+    <col min="2051" max="2051" width="34" style="117" customWidth="1"/>
+    <col min="2052" max="2052" width="8.44140625" style="117" customWidth="1"/>
+    <col min="2053" max="2054" width="10.44140625" style="117" customWidth="1"/>
+    <col min="2055" max="2055" width="40.44140625" style="117" customWidth="1"/>
+    <col min="2056" max="2305" width="9.109375" style="117"/>
+    <col min="2306" max="2306" width="9.6640625" style="117" customWidth="1"/>
+    <col min="2307" max="2307" width="34" style="117" customWidth="1"/>
+    <col min="2308" max="2308" width="8.44140625" style="117" customWidth="1"/>
+    <col min="2309" max="2310" width="10.44140625" style="117" customWidth="1"/>
+    <col min="2311" max="2311" width="40.44140625" style="117" customWidth="1"/>
+    <col min="2312" max="2561" width="9.109375" style="117"/>
+    <col min="2562" max="2562" width="9.6640625" style="117" customWidth="1"/>
+    <col min="2563" max="2563" width="34" style="117" customWidth="1"/>
+    <col min="2564" max="2564" width="8.44140625" style="117" customWidth="1"/>
+    <col min="2565" max="2566" width="10.44140625" style="117" customWidth="1"/>
+    <col min="2567" max="2567" width="40.44140625" style="117" customWidth="1"/>
+    <col min="2568" max="2817" width="9.109375" style="117"/>
+    <col min="2818" max="2818" width="9.6640625" style="117" customWidth="1"/>
+    <col min="2819" max="2819" width="34" style="117" customWidth="1"/>
+    <col min="2820" max="2820" width="8.44140625" style="117" customWidth="1"/>
+    <col min="2821" max="2822" width="10.44140625" style="117" customWidth="1"/>
+    <col min="2823" max="2823" width="40.44140625" style="117" customWidth="1"/>
+    <col min="2824" max="3073" width="9.109375" style="117"/>
+    <col min="3074" max="3074" width="9.6640625" style="117" customWidth="1"/>
+    <col min="3075" max="3075" width="34" style="117" customWidth="1"/>
+    <col min="3076" max="3076" width="8.44140625" style="117" customWidth="1"/>
+    <col min="3077" max="3078" width="10.44140625" style="117" customWidth="1"/>
+    <col min="3079" max="3079" width="40.44140625" style="117" customWidth="1"/>
+    <col min="3080" max="3329" width="9.109375" style="117"/>
+    <col min="3330" max="3330" width="9.6640625" style="117" customWidth="1"/>
+    <col min="3331" max="3331" width="34" style="117" customWidth="1"/>
+    <col min="3332" max="3332" width="8.44140625" style="117" customWidth="1"/>
+    <col min="3333" max="3334" width="10.44140625" style="117" customWidth="1"/>
+    <col min="3335" max="3335" width="40.44140625" style="117" customWidth="1"/>
+    <col min="3336" max="3585" width="9.109375" style="117"/>
+    <col min="3586" max="3586" width="9.6640625" style="117" customWidth="1"/>
+    <col min="3587" max="3587" width="34" style="117" customWidth="1"/>
+    <col min="3588" max="3588" width="8.44140625" style="117" customWidth="1"/>
+    <col min="3589" max="3590" width="10.44140625" style="117" customWidth="1"/>
+    <col min="3591" max="3591" width="40.44140625" style="117" customWidth="1"/>
+    <col min="3592" max="3841" width="9.109375" style="117"/>
+    <col min="3842" max="3842" width="9.6640625" style="117" customWidth="1"/>
+    <col min="3843" max="3843" width="34" style="117" customWidth="1"/>
+    <col min="3844" max="3844" width="8.44140625" style="117" customWidth="1"/>
+    <col min="3845" max="3846" width="10.44140625" style="117" customWidth="1"/>
+    <col min="3847" max="3847" width="40.44140625" style="117" customWidth="1"/>
+    <col min="3848" max="4097" width="9.109375" style="117"/>
+    <col min="4098" max="4098" width="9.6640625" style="117" customWidth="1"/>
+    <col min="4099" max="4099" width="34" style="117" customWidth="1"/>
+    <col min="4100" max="4100" width="8.44140625" style="117" customWidth="1"/>
+    <col min="4101" max="4102" width="10.44140625" style="117" customWidth="1"/>
+    <col min="4103" max="4103" width="40.44140625" style="117" customWidth="1"/>
+    <col min="4104" max="4353" width="9.109375" style="117"/>
+    <col min="4354" max="4354" width="9.6640625" style="117" customWidth="1"/>
+    <col min="4355" max="4355" width="34" style="117" customWidth="1"/>
+    <col min="4356" max="4356" width="8.44140625" style="117" customWidth="1"/>
+    <col min="4357" max="4358" width="10.44140625" style="117" customWidth="1"/>
+    <col min="4359" max="4359" width="40.44140625" style="117" customWidth="1"/>
+    <col min="4360" max="4609" width="9.109375" style="117"/>
+    <col min="4610" max="4610" width="9.6640625" style="117" customWidth="1"/>
+    <col min="4611" max="4611" width="34" style="117" customWidth="1"/>
+    <col min="4612" max="4612" width="8.44140625" style="117" customWidth="1"/>
+    <col min="4613" max="4614" width="10.44140625" style="117" customWidth="1"/>
+    <col min="4615" max="4615" width="40.44140625" style="117" customWidth="1"/>
+    <col min="4616" max="4865" width="9.109375" style="117"/>
+    <col min="4866" max="4866" width="9.6640625" style="117" customWidth="1"/>
+    <col min="4867" max="4867" width="34" style="117" customWidth="1"/>
+    <col min="4868" max="4868" width="8.44140625" style="117" customWidth="1"/>
+    <col min="4869" max="4870" width="10.44140625" style="117" customWidth="1"/>
+    <col min="4871" max="4871" width="40.44140625" style="117" customWidth="1"/>
+    <col min="4872" max="5121" width="9.109375" style="117"/>
+    <col min="5122" max="5122" width="9.6640625" style="117" customWidth="1"/>
+    <col min="5123" max="5123" width="34" style="117" customWidth="1"/>
+    <col min="5124" max="5124" width="8.44140625" style="117" customWidth="1"/>
+    <col min="5125" max="5126" width="10.44140625" style="117" customWidth="1"/>
+    <col min="5127" max="5127" width="40.44140625" style="117" customWidth="1"/>
+    <col min="5128" max="5377" width="9.109375" style="117"/>
+    <col min="5378" max="5378" width="9.6640625" style="117" customWidth="1"/>
+    <col min="5379" max="5379" width="34" style="117" customWidth="1"/>
+    <col min="5380" max="5380" width="8.44140625" style="117" customWidth="1"/>
+    <col min="5381" max="5382" width="10.44140625" style="117" customWidth="1"/>
+    <col min="5383" max="5383" width="40.44140625" style="117" customWidth="1"/>
+    <col min="5384" max="5633" width="9.109375" style="117"/>
+    <col min="5634" max="5634" width="9.6640625" style="117" customWidth="1"/>
+    <col min="5635" max="5635" width="34" style="117" customWidth="1"/>
+    <col min="5636" max="5636" width="8.44140625" style="117" customWidth="1"/>
+    <col min="5637" max="5638" width="10.44140625" style="117" customWidth="1"/>
+    <col min="5639" max="5639" width="40.44140625" style="117" customWidth="1"/>
+    <col min="5640" max="5889" width="9.109375" style="117"/>
+    <col min="5890" max="5890" width="9.6640625" style="117" customWidth="1"/>
+    <col min="5891" max="5891" width="34" style="117" customWidth="1"/>
+    <col min="5892" max="5892" width="8.44140625" style="117" customWidth="1"/>
+    <col min="5893" max="5894" width="10.44140625" style="117" customWidth="1"/>
+    <col min="5895" max="5895" width="40.44140625" style="117" customWidth="1"/>
+    <col min="5896" max="6145" width="9.109375" style="117"/>
+    <col min="6146" max="6146" width="9.6640625" style="117" customWidth="1"/>
+    <col min="6147" max="6147" width="34" style="117" customWidth="1"/>
+    <col min="6148" max="6148" width="8.44140625" style="117" customWidth="1"/>
+    <col min="6149" max="6150" width="10.44140625" style="117" customWidth="1"/>
+    <col min="6151" max="6151" width="40.44140625" style="117" customWidth="1"/>
+    <col min="6152" max="6401" width="9.109375" style="117"/>
+    <col min="6402" max="6402" width="9.6640625" style="117" customWidth="1"/>
+    <col min="6403" max="6403" width="34" style="117" customWidth="1"/>
+    <col min="6404" max="6404" width="8.44140625" style="117" customWidth="1"/>
+    <col min="6405" max="6406" width="10.44140625" style="117" customWidth="1"/>
+    <col min="6407" max="6407" width="40.44140625" style="117" customWidth="1"/>
+    <col min="6408" max="6657" width="9.109375" style="117"/>
+    <col min="6658" max="6658" width="9.6640625" style="117" customWidth="1"/>
+    <col min="6659" max="6659" width="34" style="117" customWidth="1"/>
+    <col min="6660" max="6660" width="8.44140625" style="117" customWidth="1"/>
+    <col min="6661" max="6662" width="10.44140625" style="117" customWidth="1"/>
+    <col min="6663" max="6663" width="40.44140625" style="117" customWidth="1"/>
+    <col min="6664" max="6913" width="9.109375" style="117"/>
+    <col min="6914" max="6914" width="9.6640625" style="117" customWidth="1"/>
+    <col min="6915" max="6915" width="34" style="117" customWidth="1"/>
+    <col min="6916" max="6916" width="8.44140625" style="117" customWidth="1"/>
+    <col min="6917" max="6918" width="10.44140625" style="117" customWidth="1"/>
+    <col min="6919" max="6919" width="40.44140625" style="117" customWidth="1"/>
+    <col min="6920" max="7169" width="9.109375" style="117"/>
+    <col min="7170" max="7170" width="9.6640625" style="117" customWidth="1"/>
+    <col min="7171" max="7171" width="34" style="117" customWidth="1"/>
+    <col min="7172" max="7172" width="8.44140625" style="117" customWidth="1"/>
+    <col min="7173" max="7174" width="10.44140625" style="117" customWidth="1"/>
+    <col min="7175" max="7175" width="40.44140625" style="117" customWidth="1"/>
+    <col min="7176" max="7425" width="9.109375" style="117"/>
+    <col min="7426" max="7426" width="9.6640625" style="117" customWidth="1"/>
+    <col min="7427" max="7427" width="34" style="117" customWidth="1"/>
+    <col min="7428" max="7428" width="8.44140625" style="117" customWidth="1"/>
+    <col min="7429" max="7430" width="10.44140625" style="117" customWidth="1"/>
+    <col min="7431" max="7431" width="40.44140625" style="117" customWidth="1"/>
+    <col min="7432" max="7681" width="9.109375" style="117"/>
+    <col min="7682" max="7682" width="9.6640625" style="117" customWidth="1"/>
+    <col min="7683" max="7683" width="34" style="117" customWidth="1"/>
+    <col min="7684" max="7684" width="8.44140625" style="117" customWidth="1"/>
+    <col min="7685" max="7686" width="10.44140625" style="117" customWidth="1"/>
+    <col min="7687" max="7687" width="40.44140625" style="117" customWidth="1"/>
+    <col min="7688" max="7937" width="9.109375" style="117"/>
+    <col min="7938" max="7938" width="9.6640625" style="117" customWidth="1"/>
+    <col min="7939" max="7939" width="34" style="117" customWidth="1"/>
+    <col min="7940" max="7940" width="8.44140625" style="117" customWidth="1"/>
+    <col min="7941" max="7942" width="10.44140625" style="117" customWidth="1"/>
+    <col min="7943" max="7943" width="40.44140625" style="117" customWidth="1"/>
+    <col min="7944" max="8193" width="9.109375" style="117"/>
+    <col min="8194" max="8194" width="9.6640625" style="117" customWidth="1"/>
+    <col min="8195" max="8195" width="34" style="117" customWidth="1"/>
+    <col min="8196" max="8196" width="8.44140625" style="117" customWidth="1"/>
+    <col min="8197" max="8198" width="10.44140625" style="117" customWidth="1"/>
+    <col min="8199" max="8199" width="40.44140625" style="117" customWidth="1"/>
+    <col min="8200" max="8449" width="9.109375" style="117"/>
+    <col min="8450" max="8450" width="9.6640625" style="117" customWidth="1"/>
+    <col min="8451" max="8451" width="34" style="117" customWidth="1"/>
+    <col min="8452" max="8452" width="8.44140625" style="117" customWidth="1"/>
+    <col min="8453" max="8454" width="10.44140625" style="117" customWidth="1"/>
+    <col min="8455" max="8455" width="40.44140625" style="117" customWidth="1"/>
+    <col min="8456" max="8705" width="9.109375" style="117"/>
+    <col min="8706" max="8706" width="9.6640625" style="117" customWidth="1"/>
+    <col min="8707" max="8707" width="34" style="117" customWidth="1"/>
+    <col min="8708" max="8708" width="8.44140625" style="117" customWidth="1"/>
+    <col min="8709" max="8710" width="10.44140625" style="117" customWidth="1"/>
+    <col min="8711" max="8711" width="40.44140625" style="117" customWidth="1"/>
+    <col min="8712" max="8961" width="9.109375" style="117"/>
+    <col min="8962" max="8962" width="9.6640625" style="117" customWidth="1"/>
+    <col min="8963" max="8963" width="34" style="117" customWidth="1"/>
+    <col min="8964" max="8964" width="8.44140625" style="117" customWidth="1"/>
+    <col min="8965" max="8966" width="10.44140625" style="117" customWidth="1"/>
+    <col min="8967" max="8967" width="40.44140625" style="117" customWidth="1"/>
+    <col min="8968" max="9217" width="9.109375" style="117"/>
+    <col min="9218" max="9218" width="9.6640625" style="117" customWidth="1"/>
+    <col min="9219" max="9219" width="34" style="117" customWidth="1"/>
+    <col min="9220" max="9220" width="8.44140625" style="117" customWidth="1"/>
+    <col min="9221" max="9222" width="10.44140625" style="117" customWidth="1"/>
+    <col min="9223" max="9223" width="40.44140625" style="117" customWidth="1"/>
+    <col min="9224" max="9473" width="9.109375" style="117"/>
+    <col min="9474" max="9474" width="9.6640625" style="117" customWidth="1"/>
+    <col min="9475" max="9475" width="34" style="117" customWidth="1"/>
+    <col min="9476" max="9476" width="8.44140625" style="117" customWidth="1"/>
+    <col min="9477" max="9478" width="10.44140625" style="117" customWidth="1"/>
+    <col min="9479" max="9479" width="40.44140625" style="117" customWidth="1"/>
+    <col min="9480" max="9729" width="9.109375" style="117"/>
+    <col min="9730" max="9730" width="9.6640625" style="117" customWidth="1"/>
+    <col min="9731" max="9731" width="34" style="117" customWidth="1"/>
+    <col min="9732" max="9732" width="8.44140625" style="117" customWidth="1"/>
+    <col min="9733" max="9734" width="10.44140625" style="117" customWidth="1"/>
+    <col min="9735" max="9735" width="40.44140625" style="117" customWidth="1"/>
+    <col min="9736" max="9985" width="9.109375" style="117"/>
+    <col min="9986" max="9986" width="9.6640625" style="117" customWidth="1"/>
+    <col min="9987" max="9987" width="34" style="117" customWidth="1"/>
+    <col min="9988" max="9988" width="8.44140625" style="117" customWidth="1"/>
+    <col min="9989" max="9990" width="10.44140625" style="117" customWidth="1"/>
+    <col min="9991" max="9991" width="40.44140625" style="117" customWidth="1"/>
+    <col min="9992" max="10241" width="9.109375" style="117"/>
+    <col min="10242" max="10242" width="9.6640625" style="117" customWidth="1"/>
+    <col min="10243" max="10243" width="34" style="117" customWidth="1"/>
+    <col min="10244" max="10244" width="8.44140625" style="117" customWidth="1"/>
+    <col min="10245" max="10246" width="10.44140625" style="117" customWidth="1"/>
+    <col min="10247" max="10247" width="40.44140625" style="117" customWidth="1"/>
+    <col min="10248" max="10497" width="9.109375" style="117"/>
+    <col min="10498" max="10498" width="9.6640625" style="117" customWidth="1"/>
+    <col min="10499" max="10499" width="34" style="117" customWidth="1"/>
+    <col min="10500" max="10500" width="8.44140625" style="117" customWidth="1"/>
+    <col min="10501" max="10502" width="10.44140625" style="117" customWidth="1"/>
+    <col min="10503" max="10503" width="40.44140625" style="117" customWidth="1"/>
+    <col min="10504" max="10753" width="9.109375" style="117"/>
+    <col min="10754" max="10754" width="9.6640625" style="117" customWidth="1"/>
+    <col min="10755" max="10755" width="34" style="117" customWidth="1"/>
+    <col min="10756" max="10756" width="8.44140625" style="117" customWidth="1"/>
+    <col min="10757" max="10758" width="10.44140625" style="117" customWidth="1"/>
+    <col min="10759" max="10759" width="40.44140625" style="117" customWidth="1"/>
+    <col min="10760" max="11009" width="9.109375" style="117"/>
+    <col min="11010" max="11010" width="9.6640625" style="117" customWidth="1"/>
+    <col min="11011" max="11011" width="34" style="117" customWidth="1"/>
+    <col min="11012" max="11012" width="8.44140625" style="117" customWidth="1"/>
+    <col min="11013" max="11014" width="10.44140625" style="117" customWidth="1"/>
+    <col min="11015" max="11015" width="40.44140625" style="117" customWidth="1"/>
+    <col min="11016" max="11265" width="9.109375" style="117"/>
+    <col min="11266" max="11266" width="9.6640625" style="117" customWidth="1"/>
+    <col min="11267" max="11267" width="34" style="117" customWidth="1"/>
+    <col min="11268" max="11268" width="8.44140625" style="117" customWidth="1"/>
+    <col min="11269" max="11270" width="10.44140625" style="117" customWidth="1"/>
+    <col min="11271" max="11271" width="40.44140625" style="117" customWidth="1"/>
+    <col min="11272" max="11521" width="9.109375" style="117"/>
+    <col min="11522" max="11522" width="9.6640625" style="117" customWidth="1"/>
+    <col min="11523" max="11523" width="34" style="117" customWidth="1"/>
+    <col min="11524" max="11524" width="8.44140625" style="117" customWidth="1"/>
+    <col min="11525" max="11526" width="10.44140625" style="117" customWidth="1"/>
+    <col min="11527" max="11527" width="40.44140625" style="117" customWidth="1"/>
+    <col min="11528" max="11777" width="9.109375" style="117"/>
+    <col min="11778" max="11778" width="9.6640625" style="117" customWidth="1"/>
+    <col min="11779" max="11779" width="34" style="117" customWidth="1"/>
+    <col min="11780" max="11780" width="8.44140625" style="117" customWidth="1"/>
+    <col min="11781" max="11782" width="10.44140625" style="117" customWidth="1"/>
+    <col min="11783" max="11783" width="40.44140625" style="117" customWidth="1"/>
+    <col min="11784" max="12033" width="9.109375" style="117"/>
+    <col min="12034" max="12034" width="9.6640625" style="117" customWidth="1"/>
+    <col min="12035" max="12035" width="34" style="117" customWidth="1"/>
+    <col min="12036" max="12036" width="8.44140625" style="117" customWidth="1"/>
+    <col min="12037" max="12038" width="10.44140625" style="117" customWidth="1"/>
+    <col min="12039" max="12039" width="40.44140625" style="117" customWidth="1"/>
+    <col min="12040" max="12289" width="9.109375" style="117"/>
+    <col min="12290" max="12290" width="9.6640625" style="117" customWidth="1"/>
+    <col min="12291" max="12291" width="34" style="117" customWidth="1"/>
+    <col min="12292" max="12292" width="8.44140625" style="117" customWidth="1"/>
+    <col min="12293" max="12294" width="10.44140625" style="117" customWidth="1"/>
+    <col min="12295" max="12295" width="40.44140625" style="117" customWidth="1"/>
+    <col min="12296" max="12545" width="9.109375" style="117"/>
+    <col min="12546" max="12546" width="9.6640625" style="117" customWidth="1"/>
+    <col min="12547" max="12547" width="34" style="117" customWidth="1"/>
+    <col min="12548" max="12548" width="8.44140625" style="117" customWidth="1"/>
+    <col min="12549" max="12550" width="10.44140625" style="117" customWidth="1"/>
+    <col min="12551" max="12551" width="40.44140625" style="117" customWidth="1"/>
+    <col min="12552" max="12801" width="9.109375" style="117"/>
+    <col min="12802" max="12802" width="9.6640625" style="117" customWidth="1"/>
+    <col min="12803" max="12803" width="34" style="117" customWidth="1"/>
+    <col min="12804" max="12804" width="8.44140625" style="117" customWidth="1"/>
+    <col min="12805" max="12806" width="10.44140625" style="117" customWidth="1"/>
+    <col min="12807" max="12807" width="40.44140625" style="117" customWidth="1"/>
+    <col min="12808" max="13057" width="9.109375" style="117"/>
+    <col min="13058" max="13058" width="9.6640625" style="117" customWidth="1"/>
+    <col min="13059" max="13059" width="34" style="117" customWidth="1"/>
+    <col min="13060" max="13060" width="8.44140625" style="117" customWidth="1"/>
+    <col min="13061" max="13062" width="10.44140625" style="117" customWidth="1"/>
+    <col min="13063" max="13063" width="40.44140625" style="117" customWidth="1"/>
+    <col min="13064" max="13313" width="9.109375" style="117"/>
+    <col min="13314" max="13314" width="9.6640625" style="117" customWidth="1"/>
+    <col min="13315" max="13315" width="34" style="117" customWidth="1"/>
+    <col min="13316" max="13316" width="8.44140625" style="117" customWidth="1"/>
+    <col min="13317" max="13318" width="10.44140625" style="117" customWidth="1"/>
+    <col min="13319" max="13319" width="40.44140625" style="117" customWidth="1"/>
+    <col min="13320" max="13569" width="9.109375" style="117"/>
+    <col min="13570" max="13570" width="9.6640625" style="117" customWidth="1"/>
+    <col min="13571" max="13571" width="34" style="117" customWidth="1"/>
+    <col min="13572" max="13572" width="8.44140625" style="117" customWidth="1"/>
+    <col min="13573" max="13574" width="10.44140625" style="117" customWidth="1"/>
+    <col min="13575" max="13575" width="40.44140625" style="117" customWidth="1"/>
+    <col min="13576" max="13825" width="9.109375" style="117"/>
+    <col min="13826" max="13826" width="9.6640625" style="117" customWidth="1"/>
+    <col min="13827" max="13827" width="34" style="117" customWidth="1"/>
+    <col min="13828" max="13828" width="8.44140625" style="117" customWidth="1"/>
+    <col min="13829" max="13830" width="10.44140625" style="117" customWidth="1"/>
+    <col min="13831" max="13831" width="40.44140625" style="117" customWidth="1"/>
+    <col min="13832" max="14081" width="9.109375" style="117"/>
+    <col min="14082" max="14082" width="9.6640625" style="117" customWidth="1"/>
+    <col min="14083" max="14083" width="34" style="117" customWidth="1"/>
+    <col min="14084" max="14084" width="8.44140625" style="117" customWidth="1"/>
+    <col min="14085" max="14086" width="10.44140625" style="117" customWidth="1"/>
+    <col min="14087" max="14087" width="40.44140625" style="117" customWidth="1"/>
+    <col min="14088" max="14337" width="9.109375" style="117"/>
+    <col min="14338" max="14338" width="9.6640625" style="117" customWidth="1"/>
+    <col min="14339" max="14339" width="34" style="117" customWidth="1"/>
+    <col min="14340" max="14340" width="8.44140625" style="117" customWidth="1"/>
+    <col min="14341" max="14342" width="10.44140625" style="117" customWidth="1"/>
+    <col min="14343" max="14343" width="40.44140625" style="117" customWidth="1"/>
+    <col min="14344" max="14593" width="9.109375" style="117"/>
+    <col min="14594" max="14594" width="9.6640625" style="117" customWidth="1"/>
+    <col min="14595" max="14595" width="34" style="117" customWidth="1"/>
+    <col min="14596" max="14596" width="8.44140625" style="117" customWidth="1"/>
+    <col min="14597" max="14598" width="10.44140625" style="117" customWidth="1"/>
+    <col min="14599" max="14599" width="40.44140625" style="117" customWidth="1"/>
+    <col min="14600" max="14849" width="9.109375" style="117"/>
+    <col min="14850" max="14850" width="9.6640625" style="117" customWidth="1"/>
+    <col min="14851" max="14851" width="34" style="117" customWidth="1"/>
+    <col min="14852" max="14852" width="8.44140625" style="117" customWidth="1"/>
+    <col min="14853" max="14854" width="10.44140625" style="117" customWidth="1"/>
+    <col min="14855" max="14855" width="40.44140625" style="117" customWidth="1"/>
+    <col min="14856" max="15105" width="9.109375" style="117"/>
+    <col min="15106" max="15106" width="9.6640625" style="117" customWidth="1"/>
+    <col min="15107" max="15107" width="34" style="117" customWidth="1"/>
+    <col min="15108" max="15108" width="8.44140625" style="117" customWidth="1"/>
+    <col min="15109" max="15110" width="10.44140625" style="117" customWidth="1"/>
+    <col min="15111" max="15111" width="40.44140625" style="117" customWidth="1"/>
+    <col min="15112" max="15361" width="9.109375" style="117"/>
+    <col min="15362" max="15362" width="9.6640625" style="117" customWidth="1"/>
+    <col min="15363" max="15363" width="34" style="117" customWidth="1"/>
+    <col min="15364" max="15364" width="8.44140625" style="117" customWidth="1"/>
+    <col min="15365" max="15366" width="10.44140625" style="117" customWidth="1"/>
+    <col min="15367" max="15367" width="40.44140625" style="117" customWidth="1"/>
+    <col min="15368" max="15617" width="9.109375" style="117"/>
+    <col min="15618" max="15618" width="9.6640625" style="117" customWidth="1"/>
+    <col min="15619" max="15619" width="34" style="117" customWidth="1"/>
+    <col min="15620" max="15620" width="8.44140625" style="117" customWidth="1"/>
+    <col min="15621" max="15622" width="10.44140625" style="117" customWidth="1"/>
+    <col min="15623" max="15623" width="40.44140625" style="117" customWidth="1"/>
+    <col min="15624" max="15873" width="9.109375" style="117"/>
+    <col min="15874" max="15874" width="9.6640625" style="117" customWidth="1"/>
+    <col min="15875" max="15875" width="34" style="117" customWidth="1"/>
+    <col min="15876" max="15876" width="8.44140625" style="117" customWidth="1"/>
+    <col min="15877" max="15878" width="10.44140625" style="117" customWidth="1"/>
+    <col min="15879" max="15879" width="40.44140625" style="117" customWidth="1"/>
+    <col min="15880" max="16129" width="9.109375" style="117"/>
+    <col min="16130" max="16130" width="9.6640625" style="117" customWidth="1"/>
+    <col min="16131" max="16131" width="34" style="117" customWidth="1"/>
+    <col min="16132" max="16132" width="8.44140625" style="117" customWidth="1"/>
+    <col min="16133" max="16134" width="10.44140625" style="117" customWidth="1"/>
+    <col min="16135" max="16135" width="40.44140625" style="117" customWidth="1"/>
+    <col min="16136" max="16384" width="9.109375" style="117"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" s="81" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="198" t="s">
         <v>238</v>
       </c>
-      <c r="B1" s="138"/>
-[...7 lines deleted...]
-      <c r="A2" s="163" t="s">
+      <c r="B1" s="183"/>
+      <c r="C1" s="183"/>
+      <c r="D1" s="183"/>
+      <c r="E1" s="183"/>
+      <c r="F1" s="183"/>
+      <c r="G1" s="183"/>
+    </row>
+    <row r="2" spans="1:7" s="29" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="199" t="s">
         <v>390</v>
       </c>
-      <c r="B2" s="163"/>
-[...6 lines deleted...]
-    <row r="3" spans="1:7" s="44" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="199"/>
+      <c r="C2" s="199"/>
+      <c r="D2" s="199"/>
+      <c r="E2" s="199"/>
+      <c r="F2" s="199"/>
+      <c r="G2" s="199"/>
+    </row>
+    <row r="3" spans="1:7" s="44" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="41" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="43" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="22" t="s">
         <v>388</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>389</v>
       </c>
       <c r="F3" s="43" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="42" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="28">
         <v>13</v>
       </c>
       <c r="D4" s="61">
         <v>1</v>
       </c>
       <c r="E4" s="61">
         <v>13</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="39" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="28">
         <v>3</v>
       </c>
       <c r="D5" s="28">
         <f>SUM(E4 + 1)</f>
         <v>14</v>
       </c>
       <c r="E5" s="28">
         <f>SUM(C5,D5) - 1</f>
         <v>16</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>283</v>
       </c>
     </row>
-    <row r="6" spans="1:7" s="29" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" s="29" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="15" t="s">
         <v>239</v>
       </c>
       <c r="C6" s="28">
         <v>15</v>
       </c>
       <c r="D6" s="28">
         <f t="shared" ref="D6:D12" si="0">SUM(E5 + 1)</f>
         <v>17</v>
       </c>
       <c r="E6" s="28">
         <f>SUM(C6,D6) - 1</f>
         <v>31</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="7" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="15" t="s">
         <v>241</v>
       </c>
       <c r="C7" s="97">
         <v>1</v>
       </c>
       <c r="D7" s="28">
         <f t="shared" si="0"/>
         <v>32</v>
       </c>
       <c r="E7" s="28">
         <f>SUM(C7,D7) - 1</f>
         <v>32</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="17" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="115" t="s">
         <v>242</v>
       </c>
       <c r="C8" s="116" t="s">
         <v>243</v>
       </c>
       <c r="D8" s="28">
         <f t="shared" si="0"/>
         <v>33</v>
       </c>
       <c r="E8" s="28">
         <v>40</v>
       </c>
       <c r="F8" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="15" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="9" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="115" t="s">
         <v>245</v>
       </c>
       <c r="C9" s="116" t="s">
         <v>246</v>
       </c>
       <c r="D9" s="28">
         <f t="shared" si="0"/>
         <v>41</v>
       </c>
       <c r="E9" s="28">
         <v>46</v>
       </c>
       <c r="F9" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="10" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="115" t="s">
         <v>248</v>
       </c>
       <c r="C10" s="97" t="s">
         <v>249</v>
       </c>
       <c r="D10" s="28">
         <v>47</v>
       </c>
       <c r="E10" s="16">
         <v>47</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="17" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="11" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
         <v>97</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>251</v>
       </c>
       <c r="C11" s="116" t="s">
         <v>252</v>
       </c>
       <c r="D11" s="28">
         <f t="shared" si="0"/>
         <v>48</v>
       </c>
       <c r="E11" s="28">
         <v>50</v>
       </c>
       <c r="F11" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="15" t="s">
         <v>253</v>
       </c>
     </row>
-    <row r="12" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>98</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>254</v>
       </c>
       <c r="C12" s="116" t="s">
         <v>252</v>
       </c>
       <c r="D12" s="28">
         <f t="shared" si="0"/>
         <v>51</v>
       </c>
       <c r="E12" s="28">
         <v>53</v>
       </c>
       <c r="F12" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="14" t="s">
         <v>253</v>
       </c>
     </row>
-    <row r="13" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="160" t="s">
+    <row r="13" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="178" t="s">
         <v>391</v>
       </c>
-      <c r="B13" s="161"/>
-[...6 lines deleted...]
-    <row r="14" spans="1:7" s="81" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="179"/>
+      <c r="C13" s="179"/>
+      <c r="D13" s="179"/>
+      <c r="E13" s="179"/>
+      <c r="F13" s="179"/>
+      <c r="G13" s="180"/>
+    </row>
+    <row r="14" spans="1:7" s="81" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="43" t="s">
         <v>2</v>
       </c>
       <c r="D14" s="22" t="s">
         <v>388</v>
       </c>
       <c r="E14" s="22" t="s">
         <v>389</v>
       </c>
       <c r="F14" s="43" t="s">
         <v>3</v>
       </c>
       <c r="G14" s="42" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="15" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="16">
         <v>13</v>
       </c>
       <c r="D15" s="61">
         <v>1</v>
       </c>
       <c r="E15" s="61">
         <v>13</v>
       </c>
       <c r="F15" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G15" s="39" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="16">
         <v>3</v>
       </c>
       <c r="D16" s="28">
         <f>SUM(E15) + 1</f>
         <v>14</v>
       </c>
       <c r="E16" s="28">
         <f>SUM(C16,D16) - 1</f>
         <v>16</v>
       </c>
       <c r="F16" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="15" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="17" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="35" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>346</v>
       </c>
       <c r="C17" s="32">
         <v>6</v>
       </c>
       <c r="D17" s="28">
         <f>SUM(E16) + 1</f>
         <v>17</v>
       </c>
       <c r="E17" s="28">
         <f>SUM(C17,D17) - 1</f>
         <v>22</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="15" t="s">
         <v>339</v>
       </c>
     </row>
-    <row r="18" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>256</v>
       </c>
       <c r="C18" s="16">
         <v>8</v>
       </c>
       <c r="D18" s="28">
         <f t="shared" ref="D18:D25" si="1">SUM(E17) + 1</f>
         <v>23</v>
       </c>
       <c r="E18" s="28">
         <f t="shared" ref="E18:E25" si="2">SUM(C18,D18) - 1</f>
         <v>30</v>
       </c>
       <c r="F18" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="17" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="19" spans="1:7" s="29" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" s="29" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>258</v>
       </c>
       <c r="C19" s="16">
         <v>8</v>
       </c>
       <c r="D19" s="28">
         <f t="shared" si="1"/>
         <v>31</v>
       </c>
       <c r="E19" s="28">
         <f t="shared" si="2"/>
         <v>38</v>
       </c>
       <c r="F19" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="17" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="20" spans="1:7" s="29" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" s="29" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>260</v>
       </c>
       <c r="C20" s="16">
         <v>8</v>
       </c>
       <c r="D20" s="28">
         <f t="shared" si="1"/>
         <v>39</v>
       </c>
       <c r="E20" s="28">
         <f t="shared" si="2"/>
         <v>46</v>
       </c>
       <c r="F20" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="17" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="21" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="39" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="32">
         <v>5</v>
       </c>
       <c r="D21" s="28">
         <f t="shared" si="1"/>
         <v>47</v>
       </c>
       <c r="E21" s="28">
         <f t="shared" si="2"/>
         <v>51</v>
       </c>
       <c r="F21" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="15" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="22" spans="1:7" s="47" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" s="47" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="32">
         <v>8</v>
       </c>
       <c r="D22" s="28">
         <f t="shared" si="1"/>
         <v>52</v>
       </c>
       <c r="E22" s="28">
         <f t="shared" si="2"/>
         <v>59</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="17" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="23" spans="1:7" s="29" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" s="29" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="14" t="s">
         <v>97</v>
       </c>
       <c r="B23" s="15" t="s">
         <v>262</v>
       </c>
       <c r="C23" s="16">
         <v>1</v>
       </c>
       <c r="D23" s="28">
         <f t="shared" si="1"/>
         <v>60</v>
       </c>
       <c r="E23" s="28">
         <f t="shared" si="2"/>
         <v>60</v>
       </c>
       <c r="F23" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="17" t="s">
         <v>385</v>
       </c>
     </row>
-    <row r="24" spans="1:7" s="29" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" s="29" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="14" t="s">
         <v>98</v>
       </c>
       <c r="B24" s="15" t="s">
         <v>384</v>
       </c>
       <c r="C24" s="16">
         <v>1</v>
       </c>
       <c r="D24" s="28">
         <f t="shared" si="1"/>
         <v>61</v>
       </c>
       <c r="E24" s="28">
         <f>SUM(C24,D24) - 1</f>
         <v>61</v>
       </c>
       <c r="F24" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="17" t="s">
         <v>386</v>
       </c>
     </row>
-    <row r="25" spans="1:7" s="29" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" s="29" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="14" t="s">
         <v>99</v>
       </c>
       <c r="B25" s="17" t="s">
         <v>263</v>
       </c>
       <c r="C25" s="16">
         <v>14</v>
       </c>
       <c r="D25" s="28">
         <f t="shared" si="1"/>
         <v>62</v>
       </c>
       <c r="E25" s="28">
         <f t="shared" si="2"/>
         <v>75</v>
       </c>
       <c r="F25" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="17" t="s">
-        <v>596</v>
-[...3 lines deleted...]
-      <c r="A26" s="160" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="118" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="178" t="s">
         <v>392</v>
       </c>
-      <c r="B26" s="161"/>
-[...7 lines deleted...]
-      <c r="A27" s="164" t="s">
+      <c r="B26" s="179"/>
+      <c r="C26" s="179"/>
+      <c r="D26" s="179"/>
+      <c r="E26" s="179"/>
+      <c r="F26" s="179"/>
+      <c r="G26" s="180"/>
+    </row>
+    <row r="27" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="181" t="s">
         <v>337</v>
       </c>
-      <c r="B27" s="164"/>
-[...6 lines deleted...]
-    <row r="28" spans="1:7" s="29" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="181"/>
+      <c r="C27" s="181"/>
+      <c r="D27" s="181"/>
+      <c r="E27" s="181"/>
+      <c r="F27" s="181"/>
+      <c r="G27" s="181"/>
+    </row>
+    <row r="28" spans="1:7" s="29" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="41" t="s">
         <v>1</v>
       </c>
       <c r="C28" s="43" t="s">
         <v>2</v>
       </c>
       <c r="D28" s="22" t="s">
         <v>388</v>
       </c>
       <c r="E28" s="22" t="s">
         <v>389</v>
       </c>
       <c r="F28" s="43" t="s">
         <v>3</v>
       </c>
       <c r="G28" s="42" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="29" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C29" s="16">
         <v>13</v>
       </c>
       <c r="D29" s="61">
         <v>1</v>
       </c>
       <c r="E29" s="61">
         <v>13</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G29" s="39" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:7" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C30" s="97">
         <v>3</v>
       </c>
       <c r="D30" s="28">
         <f>SUM(E29) + 1</f>
         <v>14</v>
       </c>
       <c r="E30" s="28">
         <f>SUM(C30,D30) - 1</f>
         <v>16</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="15" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:7" s="98" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" s="98" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="15" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="16">
         <v>8</v>
       </c>
       <c r="D31" s="28">
         <f t="shared" ref="D31:D44" si="3">SUM(E30) + 1</f>
         <v>17</v>
       </c>
       <c r="E31" s="28">
         <f t="shared" ref="E31:E44" si="4">SUM(C31,D31) - 1</f>
         <v>24</v>
       </c>
       <c r="F31" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="G31" s="17" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="1:7" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G31" s="164" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="17" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C32" s="16">
         <v>8</v>
       </c>
       <c r="D32" s="28">
         <f t="shared" si="3"/>
         <v>25</v>
       </c>
       <c r="E32" s="28">
         <f t="shared" si="4"/>
         <v>32</v>
       </c>
       <c r="F32" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G32" s="17" t="s">
         <v>265</v>
       </c>
     </row>
-    <row r="33" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C33" s="16">
         <v>5</v>
       </c>
       <c r="D33" s="28">
         <f t="shared" si="3"/>
         <v>33</v>
       </c>
       <c r="E33" s="28">
         <f t="shared" si="4"/>
         <v>37</v>
       </c>
       <c r="F33" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G33" s="15" t="s">
         <v>332</v>
       </c>
     </row>
-    <row r="34" spans="1:8" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:8" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="16">
         <v>8</v>
       </c>
       <c r="D34" s="28">
         <f t="shared" si="3"/>
         <v>38</v>
       </c>
       <c r="E34" s="28">
         <f t="shared" si="4"/>
         <v>45</v>
       </c>
       <c r="F34" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G34" s="17" t="s">
         <v>265</v>
       </c>
     </row>
-    <row r="35" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="39" t="s">
         <v>22</v>
       </c>
       <c r="C35" s="32">
         <v>5</v>
       </c>
       <c r="D35" s="28">
         <f t="shared" si="3"/>
         <v>46</v>
       </c>
       <c r="E35" s="28">
         <f t="shared" si="4"/>
         <v>50</v>
       </c>
       <c r="F35" s="11"/>
       <c r="G35" s="15" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="36" spans="1:8" s="98" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" s="98" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C36" s="16">
         <v>8</v>
       </c>
       <c r="D36" s="28">
         <f t="shared" si="3"/>
         <v>51</v>
       </c>
       <c r="E36" s="28">
         <f t="shared" si="4"/>
         <v>58</v>
       </c>
       <c r="F36" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G36" s="17" t="s">
         <v>265</v>
       </c>
     </row>
-    <row r="37" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="14" t="s">
         <v>340</v>
       </c>
       <c r="B37" s="17" t="s">
         <v>22</v>
       </c>
       <c r="C37" s="16">
         <v>1</v>
       </c>
       <c r="D37" s="28">
         <f t="shared" si="3"/>
         <v>59</v>
       </c>
       <c r="E37" s="28">
         <f t="shared" si="4"/>
         <v>59</v>
       </c>
       <c r="F37" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="17" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="38" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="26" t="s">
         <v>97</v>
       </c>
       <c r="B38" s="15" t="s">
         <v>267</v>
       </c>
       <c r="C38" s="16">
         <v>3</v>
       </c>
       <c r="D38" s="28">
         <f t="shared" si="3"/>
         <v>60</v>
       </c>
       <c r="E38" s="28">
         <f t="shared" si="4"/>
         <v>62</v>
       </c>
       <c r="F38" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G38" s="15" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="26" t="s">
         <v>98</v>
       </c>
       <c r="B39" s="15" t="s">
         <v>268</v>
       </c>
       <c r="C39" s="16">
         <v>3</v>
       </c>
       <c r="D39" s="28">
         <f t="shared" si="3"/>
         <v>63</v>
       </c>
       <c r="E39" s="28">
         <f t="shared" si="4"/>
         <v>65</v>
       </c>
       <c r="F39" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G39" s="15" t="s">
         <v>253</v>
       </c>
     </row>
-    <row r="40" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="26" t="s">
         <v>99</v>
       </c>
       <c r="B40" s="15" t="s">
         <v>216</v>
       </c>
       <c r="C40" s="16">
         <v>5</v>
       </c>
       <c r="D40" s="28">
         <f t="shared" si="3"/>
         <v>66</v>
       </c>
       <c r="E40" s="28">
         <f t="shared" si="4"/>
         <v>70</v>
       </c>
       <c r="F40" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G40" s="15" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="41" spans="1:8" s="98" customFormat="1" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:8" s="98" customFormat="1" ht="27" x14ac:dyDescent="0.3">
       <c r="A41" s="26" t="s">
         <v>100</v>
       </c>
       <c r="B41" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C41" s="16">
         <v>8</v>
       </c>
       <c r="D41" s="28">
         <f t="shared" si="3"/>
         <v>71</v>
       </c>
       <c r="E41" s="28">
         <f t="shared" si="4"/>
         <v>78</v>
       </c>
       <c r="F41" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G41" s="17" t="s">
         <v>265</v>
       </c>
     </row>
-    <row r="42" spans="1:8" s="10" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:8" s="10" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="17" t="s">
         <v>308</v>
       </c>
       <c r="C42" s="16">
         <v>10</v>
       </c>
       <c r="D42" s="28">
         <f t="shared" si="3"/>
         <v>79</v>
       </c>
       <c r="E42" s="28">
         <f t="shared" si="4"/>
         <v>88</v>
       </c>
       <c r="F42" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G42" s="17" t="s">
         <v>265</v>
       </c>
     </row>
-    <row r="43" spans="1:8" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:8" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="15" t="s">
         <v>305</v>
       </c>
       <c r="C43" s="16">
         <v>8</v>
       </c>
       <c r="D43" s="28">
         <f t="shared" si="3"/>
         <v>89</v>
       </c>
       <c r="E43" s="28">
         <f t="shared" si="4"/>
         <v>96</v>
       </c>
       <c r="F43" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G43" s="17" t="s">
         <v>265</v>
       </c>
     </row>
-    <row r="44" spans="1:8" s="29" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:8" s="29" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="17" t="s">
         <v>264</v>
       </c>
       <c r="C44" s="16">
         <v>14</v>
       </c>
       <c r="D44" s="28">
         <f t="shared" si="3"/>
         <v>97</v>
       </c>
       <c r="E44" s="28">
         <f t="shared" si="4"/>
         <v>110</v>
       </c>
       <c r="F44" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G44" s="17" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="45" spans="1:8" s="29" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="160" t="s">
+    <row r="45" spans="1:8" s="29" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="178" t="s">
         <v>393</v>
       </c>
-      <c r="B45" s="145"/>
-[...6 lines deleted...]
-    <row r="46" spans="1:8" s="29" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="172"/>
+      <c r="C45" s="172"/>
+      <c r="D45" s="172"/>
+      <c r="E45" s="172"/>
+      <c r="F45" s="172"/>
+      <c r="G45" s="173"/>
+    </row>
+    <row r="46" spans="1:8" s="29" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B46" s="41" t="s">
         <v>1</v>
       </c>
       <c r="C46" s="43" t="s">
         <v>2</v>
       </c>
       <c r="D46" s="22" t="s">
         <v>388</v>
       </c>
       <c r="E46" s="22" t="s">
         <v>389</v>
       </c>
       <c r="F46" s="43" t="s">
         <v>3</v>
       </c>
       <c r="G46" s="42" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="47" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C47" s="16">
         <v>13</v>
       </c>
       <c r="D47" s="61">
         <v>1</v>
       </c>
       <c r="E47" s="61">
         <v>13</v>
       </c>
       <c r="F47" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G47" s="39" t="s">
-        <v>502</v>
+        <v>629</v>
       </c>
       <c r="H47" s="29"/>
     </row>
-    <row r="48" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C48" s="16">
         <v>3</v>
       </c>
       <c r="D48" s="28">
         <f>SUM(E47) + 1</f>
         <v>14</v>
       </c>
       <c r="E48" s="28">
         <f>SUM(C48,D48) - 1</f>
         <v>16</v>
       </c>
       <c r="F48" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G48" s="15" t="s">
         <v>338</v>
       </c>
       <c r="H48" s="29"/>
     </row>
-    <row r="49" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B49" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C49" s="16">
         <v>14</v>
       </c>
       <c r="D49" s="28">
         <f t="shared" ref="D49:D64" si="5">SUM(E48) + 1</f>
         <v>17</v>
       </c>
       <c r="E49" s="28">
         <f t="shared" ref="E49:E64" si="6">SUM(C49,D49) - 1</f>
         <v>30</v>
       </c>
       <c r="F49" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G49" s="15" t="s">
         <v>266</v>
       </c>
       <c r="H49" s="29"/>
     </row>
-    <row r="50" spans="1:8" s="98" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:8" s="98" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B50" s="17" t="s">
         <v>258</v>
       </c>
       <c r="C50" s="16">
         <v>8</v>
       </c>
       <c r="D50" s="28">
         <f t="shared" si="5"/>
         <v>31</v>
       </c>
       <c r="E50" s="28">
         <f t="shared" si="6"/>
         <v>38</v>
       </c>
       <c r="F50" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G50" s="17" t="s">
         <v>269</v>
       </c>
       <c r="H50" s="29"/>
     </row>
-    <row r="51" spans="1:8" s="98" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:8" s="98" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B51" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="16">
         <v>8</v>
       </c>
       <c r="D51" s="28">
         <f t="shared" si="5"/>
         <v>39</v>
       </c>
       <c r="E51" s="28">
         <f t="shared" si="6"/>
         <v>46</v>
       </c>
       <c r="F51" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G51" s="17" t="s">
         <v>269</v>
       </c>
       <c r="H51" s="29"/>
     </row>
-    <row r="52" spans="1:8" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:8" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="14" t="s">
         <v>131</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>22</v>
       </c>
       <c r="C52" s="16">
         <v>5</v>
       </c>
       <c r="D52" s="28">
         <f t="shared" si="5"/>
         <v>47</v>
       </c>
       <c r="E52" s="28">
         <f t="shared" si="6"/>
         <v>51</v>
       </c>
       <c r="F52" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G52" s="17" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="53" spans="1:8" s="29" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:8" s="29" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B53" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C53" s="16">
         <v>8</v>
       </c>
       <c r="D53" s="28">
         <f t="shared" si="5"/>
         <v>52</v>
       </c>
       <c r="E53" s="28">
         <f t="shared" si="6"/>
         <v>59</v>
       </c>
       <c r="F53" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G53" s="17" t="s">
         <v>269</v>
       </c>
     </row>
-    <row r="54" spans="1:8" s="29" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:8" s="29" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B54" s="14" t="s">
         <v>341</v>
       </c>
       <c r="C54" s="16">
         <v>8</v>
       </c>
       <c r="D54" s="28">
         <f t="shared" si="5"/>
         <v>60</v>
       </c>
       <c r="E54" s="28">
         <f t="shared" si="6"/>
         <v>67</v>
       </c>
       <c r="F54" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G54" s="17" t="s">
         <v>269</v>
       </c>
     </row>
-    <row r="55" spans="1:8" s="29" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:8" s="29" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="14" t="s">
         <v>97</v>
       </c>
       <c r="B55" s="14" t="s">
         <v>270</v>
       </c>
       <c r="C55" s="16">
         <v>8</v>
       </c>
       <c r="D55" s="28">
         <f t="shared" si="5"/>
         <v>68</v>
       </c>
       <c r="E55" s="28">
         <f t="shared" si="6"/>
         <v>75</v>
       </c>
       <c r="F55" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G55" s="17" t="s">
         <v>269</v>
       </c>
     </row>
-    <row r="56" spans="1:8" s="29" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:8" s="29" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="14" t="s">
         <v>98</v>
       </c>
       <c r="B56" s="14" t="s">
         <v>360</v>
       </c>
       <c r="C56" s="16">
         <v>8</v>
       </c>
       <c r="D56" s="28">
         <f t="shared" si="5"/>
         <v>76</v>
       </c>
       <c r="E56" s="28">
         <f t="shared" si="6"/>
         <v>83</v>
       </c>
       <c r="F56" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G56" s="17" t="s">
         <v>269</v>
       </c>
     </row>
-    <row r="57" spans="1:8" s="29" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:8" s="29" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="14" t="s">
         <v>99</v>
       </c>
       <c r="B57" s="14" t="s">
         <v>271</v>
       </c>
       <c r="C57" s="16">
         <v>8</v>
       </c>
       <c r="D57" s="28">
         <f t="shared" si="5"/>
         <v>84</v>
       </c>
       <c r="E57" s="28">
         <f t="shared" si="6"/>
         <v>91</v>
       </c>
       <c r="F57" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G57" s="17" t="s">
         <v>269</v>
       </c>
     </row>
-    <row r="58" spans="1:8" s="98" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:8" s="98" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="14" t="s">
         <v>100</v>
       </c>
       <c r="B58" s="14" t="s">
         <v>311</v>
       </c>
       <c r="C58" s="16">
         <v>8</v>
       </c>
       <c r="D58" s="28">
         <f t="shared" si="5"/>
         <v>92</v>
       </c>
       <c r="E58" s="28">
         <f t="shared" si="6"/>
         <v>99</v>
       </c>
       <c r="F58" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G58" s="17" t="s">
         <v>269</v>
       </c>
     </row>
-    <row r="59" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B59" s="14" t="s">
         <v>272</v>
       </c>
       <c r="C59" s="16">
         <v>8</v>
       </c>
       <c r="D59" s="28">
         <f t="shared" si="5"/>
         <v>100</v>
       </c>
       <c r="E59" s="28">
         <f t="shared" si="6"/>
         <v>107</v>
       </c>
       <c r="F59" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G59" s="12" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="60" spans="1:8" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:8" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B60" s="14" t="s">
         <v>343</v>
       </c>
       <c r="C60" s="16">
         <v>8</v>
       </c>
       <c r="D60" s="28">
         <f t="shared" si="5"/>
         <v>108</v>
       </c>
       <c r="E60" s="28">
         <f t="shared" si="6"/>
         <v>115</v>
       </c>
       <c r="F60" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G60" s="12" t="s">
         <v>274</v>
       </c>
       <c r="H60" s="119"/>
     </row>
-    <row r="61" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B61" s="14" t="s">
         <v>359</v>
       </c>
       <c r="C61" s="16">
         <v>8</v>
       </c>
       <c r="D61" s="28">
         <f t="shared" si="5"/>
         <v>116</v>
       </c>
       <c r="E61" s="28">
         <f t="shared" si="6"/>
         <v>123</v>
       </c>
       <c r="F61" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G61" s="12" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="62" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B62" s="14" t="s">
         <v>361</v>
       </c>
       <c r="C62" s="16">
         <v>8</v>
       </c>
       <c r="D62" s="28">
         <f t="shared" si="5"/>
         <v>124</v>
       </c>
       <c r="E62" s="28">
         <f t="shared" si="6"/>
         <v>131</v>
       </c>
       <c r="F62" s="120" t="s">
         <v>15</v>
       </c>
       <c r="G62" s="12" t="s">
         <v>275</v>
       </c>
     </row>
-    <row r="63" spans="1:8" s="81" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:8" s="81" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A63" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B63" s="14" t="s">
         <v>342</v>
       </c>
       <c r="C63" s="16">
         <v>8</v>
       </c>
       <c r="D63" s="28">
         <f t="shared" si="5"/>
         <v>132</v>
       </c>
       <c r="E63" s="28">
         <f t="shared" si="6"/>
         <v>139</v>
       </c>
       <c r="F63" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G63" s="12" t="s">
         <v>322</v>
       </c>
     </row>
-    <row r="64" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A64" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B64" s="14" t="s">
         <v>363</v>
       </c>
       <c r="C64" s="16">
         <v>8</v>
       </c>
       <c r="D64" s="28">
         <f t="shared" si="5"/>
         <v>140</v>
       </c>
       <c r="E64" s="28">
         <f t="shared" si="6"/>
         <v>147</v>
       </c>
       <c r="F64" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G64" s="12" t="s">
         <v>364</v>
       </c>
     </row>
-    <row r="65" spans="1:8" s="125" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:8" s="125" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A65" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B65" s="14" t="s">
         <v>365</v>
       </c>
       <c r="C65" s="97" t="s">
         <v>243</v>
       </c>
       <c r="D65" s="28">
         <f>SUM(E64) + 1</f>
         <v>148</v>
       </c>
       <c r="E65" s="28">
         <v>155</v>
       </c>
       <c r="F65" s="121" t="s">
         <v>15</v>
       </c>
       <c r="G65" s="12" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="66" spans="1:8" s="81" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:8" s="81" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A66" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B66" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C66" s="16">
         <v>8</v>
       </c>
       <c r="D66" s="28">
         <f t="shared" ref="D66" si="7">SUM(E65) + 1</f>
         <v>156</v>
       </c>
       <c r="E66" s="28">
         <f t="shared" ref="E66:E72" si="8">SUM(C66,D66) - 1</f>
         <v>163</v>
       </c>
       <c r="F66" s="121" t="s">
         <v>10</v>
       </c>
       <c r="G66" s="12" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="67" spans="1:8" s="29" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:8" s="29" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B67" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C67" s="16">
         <v>8</v>
       </c>
       <c r="D67" s="28">
         <f>SUM(E66) + 1</f>
         <v>164</v>
       </c>
       <c r="E67" s="28">
         <f t="shared" si="8"/>
         <v>171</v>
       </c>
       <c r="F67" s="121" t="s">
         <v>10</v>
       </c>
       <c r="G67" s="12" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="68" spans="1:8" s="29" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:8" s="29" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B68" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C68" s="16">
         <v>8</v>
       </c>
       <c r="D68" s="28">
         <f t="shared" ref="D68:D72" si="9">SUM(E67) + 1</f>
         <v>172</v>
       </c>
       <c r="E68" s="28">
         <f t="shared" si="8"/>
         <v>179</v>
       </c>
       <c r="F68" s="121" t="s">
         <v>10</v>
       </c>
       <c r="G68" s="12" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="69" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="14" t="s">
         <v>43</v>
       </c>
       <c r="B69" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C69" s="16">
         <v>8</v>
       </c>
       <c r="D69" s="28">
         <f t="shared" si="9"/>
         <v>180</v>
       </c>
       <c r="E69" s="28">
         <f t="shared" si="8"/>
         <v>187</v>
       </c>
       <c r="F69" s="121" t="s">
         <v>10</v>
       </c>
       <c r="G69" s="12" t="s">
         <v>23</v>
       </c>
       <c r="H69" s="29"/>
     </row>
-    <row r="70" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A70" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="B70" s="14" t="s">
-        <v>22</v>
+      <c r="B70" s="166" t="s">
+        <v>624</v>
       </c>
       <c r="C70" s="16">
         <v>8</v>
       </c>
       <c r="D70" s="28">
         <f t="shared" si="9"/>
         <v>188</v>
       </c>
       <c r="E70" s="28">
         <f t="shared" si="8"/>
         <v>195</v>
       </c>
       <c r="F70" s="121" t="s">
         <v>15</v>
       </c>
       <c r="G70" s="17" t="s">
-        <v>23</v>
+        <v>269</v>
       </c>
       <c r="H70" s="29"/>
     </row>
-    <row r="71" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="B71" s="14" t="s">
-        <v>22</v>
+      <c r="B71" s="166" t="s">
+        <v>626</v>
       </c>
       <c r="C71" s="16">
         <v>8</v>
       </c>
       <c r="D71" s="28">
         <f t="shared" si="9"/>
         <v>196</v>
       </c>
       <c r="E71" s="28">
         <f t="shared" si="8"/>
         <v>203</v>
       </c>
       <c r="F71" s="121" t="s">
         <v>15</v>
       </c>
-      <c r="G71" s="12" t="s">
-        <v>23</v>
+      <c r="G71" s="167" t="s">
+        <v>627</v>
       </c>
       <c r="H71" s="29"/>
     </row>
-    <row r="72" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="14" t="s">
         <v>46</v>
       </c>
       <c r="B72" s="14" t="s">
         <v>444</v>
       </c>
       <c r="C72" s="16">
         <v>16</v>
       </c>
       <c r="D72" s="28">
         <f t="shared" si="9"/>
         <v>204</v>
       </c>
       <c r="E72" s="28">
         <f t="shared" si="8"/>
         <v>219</v>
       </c>
       <c r="F72" s="121" t="s">
         <v>10</v>
       </c>
       <c r="G72" s="12" t="s">
         <v>23</v>
       </c>
       <c r="H72" s="29"/>
     </row>
-    <row r="73" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="160" t="s">
+    <row r="73" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="178" t="s">
         <v>394</v>
       </c>
-      <c r="B73" s="161"/>
-[...6 lines deleted...]
-    <row r="74" spans="1:8" s="104" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B73" s="179"/>
+      <c r="C73" s="179"/>
+      <c r="D73" s="179"/>
+      <c r="E73" s="179"/>
+      <c r="F73" s="179"/>
+      <c r="G73" s="180"/>
+    </row>
+    <row r="74" spans="1:8" s="104" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B74" s="41" t="s">
         <v>1</v>
       </c>
       <c r="C74" s="43" t="s">
         <v>2</v>
       </c>
       <c r="D74" s="22" t="s">
         <v>388</v>
       </c>
       <c r="E74" s="22" t="s">
         <v>389</v>
       </c>
       <c r="F74" s="43" t="s">
         <v>3</v>
       </c>
       <c r="G74" s="42" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="75" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A75" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B75" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C75" s="16">
         <v>13</v>
       </c>
       <c r="D75" s="61">
         <v>1</v>
       </c>
       <c r="E75" s="61">
         <v>13</v>
       </c>
       <c r="F75" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G75" s="39" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:8" x14ac:dyDescent="0.25">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A76" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B76" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C76" s="16">
         <v>3</v>
       </c>
       <c r="D76" s="28">
         <f>SUM(E75) + 1</f>
         <v>14</v>
       </c>
       <c r="E76" s="28">
         <f>SUM(C76,D76) - 1</f>
         <v>16</v>
       </c>
       <c r="F76" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G76" s="15" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A77" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B77" s="15" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="16">
         <v>8</v>
       </c>
       <c r="D77" s="28">
         <f t="shared" ref="D77:D82" si="10">SUM(E76) + 1</f>
         <v>17</v>
       </c>
       <c r="E77" s="28">
         <f t="shared" ref="E77:E82" si="11">SUM(C77,D77) - 1</f>
         <v>24</v>
       </c>
       <c r="F77" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G77" s="15" t="s">
         <v>277</v>
       </c>
     </row>
-    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A78" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B78" s="17" t="s">
         <v>22</v>
       </c>
       <c r="C78" s="16">
         <v>8</v>
       </c>
       <c r="D78" s="28">
         <f t="shared" si="10"/>
         <v>25</v>
       </c>
       <c r="E78" s="28">
         <f t="shared" si="11"/>
         <v>32</v>
       </c>
       <c r="F78" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G78" s="17" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="79" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A79" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B79" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C79" s="16">
         <v>5</v>
       </c>
       <c r="D79" s="28">
         <f t="shared" si="10"/>
         <v>33</v>
       </c>
       <c r="E79" s="28">
         <f t="shared" si="11"/>
         <v>37</v>
       </c>
       <c r="F79" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G79" s="15" t="s">
         <v>332</v>
       </c>
     </row>
-    <row r="80" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A80" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B80" s="17" t="s">
         <v>22</v>
       </c>
       <c r="C80" s="16">
         <v>21</v>
       </c>
       <c r="D80" s="28">
         <f t="shared" si="10"/>
         <v>38</v>
       </c>
       <c r="E80" s="28">
         <f t="shared" si="11"/>
         <v>58</v>
       </c>
       <c r="F80" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G80" s="17" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="81" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A81" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B81" s="17" t="s">
         <v>278</v>
       </c>
       <c r="C81" s="16">
         <v>16</v>
       </c>
       <c r="D81" s="28">
         <f t="shared" si="10"/>
         <v>59</v>
       </c>
       <c r="E81" s="28">
         <f t="shared" si="11"/>
         <v>74</v>
       </c>
       <c r="F81" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G81" s="17" t="s">
         <v>279</v>
       </c>
     </row>
-    <row r="82" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A82" s="14" t="s">
         <v>97</v>
       </c>
       <c r="B82" s="17" t="s">
         <v>280</v>
       </c>
       <c r="C82" s="16">
         <v>16</v>
       </c>
       <c r="D82" s="28">
         <f t="shared" si="10"/>
         <v>75</v>
       </c>
       <c r="E82" s="28">
         <f t="shared" si="11"/>
         <v>90</v>
       </c>
       <c r="F82" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G82" s="17" t="s">
         <v>281</v>
       </c>
     </row>
-    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A83" s="122"/>
       <c r="B83" s="69"/>
       <c r="C83" s="68"/>
       <c r="D83" s="67"/>
       <c r="E83" s="67"/>
       <c r="F83" s="68"/>
       <c r="G83" s="69"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="2">
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A73:G73"/>
     <mergeCell ref="A2:G2"/>
-    <mergeCell ref="A13:G13"/>
-[...2 lines deleted...]
-    <mergeCell ref="A45:G45"/>
   </mergeCells>
   <printOptions gridLines="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"-,Italic"Illinois Electronic Filing ST-1 Record Layouts and File Specifications
 Printed by the authority of the state of Illinois
 STS-81-RL (R-11/25)</oddFooter>
   </headerFooter>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="12" max="6" man="1"/>
     <brk id="25" max="6" man="1"/>
     <brk id="44" max="6" man="1"/>
     <brk id="72" max="6" man="1"/>
   </rowBreaks>
   <ignoredErrors>
     <ignoredError sqref="C8:C12" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="10.88671875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="47" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="16384" width="10.85546875" style="47"/>
+    <col min="1" max="1" width="8.6640625" style="47" customWidth="1"/>
+    <col min="2" max="2" width="32.33203125" style="47" customWidth="1"/>
+    <col min="3" max="6" width="9.33203125" style="47" customWidth="1"/>
+    <col min="7" max="7" width="55.44140625" style="47" customWidth="1"/>
+    <col min="8" max="16384" width="10.88671875" style="47"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="71" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="140" t="s">
+    <row r="1" spans="1:7" s="71" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="185" t="s">
         <v>96</v>
       </c>
-      <c r="B1" s="141"/>
-[...6 lines deleted...]
-    <row r="2" spans="1:7" s="4" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="186"/>
+      <c r="C1" s="186"/>
+      <c r="D1" s="186"/>
+      <c r="E1" s="186"/>
+      <c r="F1" s="186"/>
+      <c r="G1" s="186"/>
+    </row>
+    <row r="2" spans="1:7" s="4" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="59" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="21" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="22" t="s">
         <v>388</v>
       </c>
       <c r="E2" s="22" t="s">
         <v>389</v>
       </c>
       <c r="F2" s="60" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="60" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="35" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="39" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="32">
         <v>13</v>
       </c>
       <c r="D3" s="61">
         <v>1</v>
       </c>
       <c r="E3" s="11">
         <f>+C3</f>
         <v>13</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="39" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="35" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="39" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="32">
         <v>3</v>
       </c>
       <c r="D4" s="11">
         <f t="shared" ref="D4:D11" si="0">+C3+D3</f>
         <v>14</v>
       </c>
       <c r="E4" s="11">
         <f t="shared" ref="E4:E11" si="1">+C4+E3</f>
         <v>16</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="35" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="39" t="s">
         <v>346</v>
       </c>
       <c r="C5" s="32">
         <v>6</v>
       </c>
       <c r="D5" s="11">
         <f t="shared" si="0"/>
         <v>17</v>
       </c>
       <c r="E5" s="11">
         <f t="shared" si="1"/>
         <v>22</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>339</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="35" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="39" t="s">
         <v>347</v>
       </c>
       <c r="C6" s="32">
         <v>8</v>
       </c>
       <c r="D6" s="11">
         <f t="shared" si="0"/>
         <v>23</v>
       </c>
       <c r="E6" s="11">
         <f t="shared" si="1"/>
         <v>30</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>286</v>
       </c>
     </row>
-    <row r="7" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="39" t="s">
         <v>258</v>
       </c>
       <c r="C7" s="32">
         <v>8</v>
       </c>
       <c r="D7" s="11">
         <f t="shared" si="0"/>
         <v>31</v>
       </c>
       <c r="E7" s="11">
         <f t="shared" si="1"/>
         <v>38</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="17" t="s">
         <v>287</v>
       </c>
     </row>
-    <row r="8" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A8" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="39" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="32">
         <v>8</v>
       </c>
       <c r="D8" s="11">
         <f t="shared" si="0"/>
         <v>39</v>
       </c>
       <c r="E8" s="11">
         <f t="shared" si="1"/>
         <v>46</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>397</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="32">
         <v>5</v>
       </c>
       <c r="D9" s="11">
         <f t="shared" si="0"/>
         <v>47</v>
       </c>
       <c r="E9" s="11">
         <f t="shared" si="1"/>
         <v>51</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="10" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="38" t="s">
         <v>282</v>
       </c>
       <c r="C10" s="32">
         <v>8</v>
       </c>
       <c r="D10" s="11">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
       <c r="E10" s="11">
         <f t="shared" si="1"/>
         <v>59</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="11" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="72" t="s">
         <v>348</v>
       </c>
       <c r="B11" s="73" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="74">
         <v>16</v>
       </c>
       <c r="D11" s="75">
         <f t="shared" si="0"/>
         <v>60</v>
       </c>
       <c r="E11" s="75">
         <f t="shared" si="1"/>
         <v>75</v>
       </c>
       <c r="F11" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="76" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="12" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A12" s="77"/>
       <c r="B12" s="78"/>
       <c r="C12" s="79"/>
       <c r="E12" s="80"/>
       <c r="F12" s="80"/>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" s="63"/>
       <c r="C13" s="79"/>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" s="63"/>
       <c r="C14" s="63"/>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" s="63"/>
       <c r="C15" s="63"/>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" s="63"/>
       <c r="C16" s="63"/>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="63"/>
       <c r="C17" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"-,Italic"Illinois Electronic Filing ST-1 Record Layouts and File Specifications
 Printed by the authority of the state of Illinois
 STS-81-RL (R-11/25)</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <sheetPr>
+    <tabColor rgb="FFFFFF00"/>
+  </sheetPr>
   <dimension ref="A1:G99"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="8.5703125" style="4" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="8.5546875" style="4" customWidth="1"/>
+    <col min="2" max="2" width="32.33203125" style="4" customWidth="1"/>
+    <col min="3" max="3" width="9.33203125" style="84" customWidth="1"/>
+    <col min="4" max="5" width="9.33203125" style="85" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="84" customWidth="1"/>
+    <col min="7" max="7" width="55.44140625" style="86" customWidth="1"/>
+    <col min="8" max="8" width="13.44140625" style="4" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="143" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="142" t="s">
+    <row r="1" spans="1:7" s="188" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="187" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A2" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="59" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="21" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="22" t="s">
         <v>388</v>
       </c>
       <c r="E2" s="22" t="s">
         <v>389</v>
       </c>
       <c r="F2" s="60" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="60" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="35" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="39" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="32">
         <v>13</v>
       </c>
       <c r="D3" s="61">
         <v>1</v>
       </c>
       <c r="E3" s="11">
         <f>+C3</f>
         <v>13</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="39" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="35" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="39" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="32">
         <v>3</v>
       </c>
       <c r="D4" s="11">
         <f t="shared" ref="D4:D11" si="0">+C3+D3</f>
         <v>14</v>
       </c>
       <c r="E4" s="11">
         <f t="shared" ref="E4:E11" si="1">+C4+E3</f>
         <v>16</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="35" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="39" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="32">
         <v>8</v>
       </c>
       <c r="D5" s="11">
         <f t="shared" si="0"/>
         <v>17</v>
       </c>
       <c r="E5" s="11">
         <f t="shared" si="1"/>
         <v>24</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>318</v>
       </c>
     </row>
-    <row r="6" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="35" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="39" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C6" s="32">
         <v>8</v>
       </c>
       <c r="D6" s="11">
         <f t="shared" si="0"/>
         <v>25</v>
       </c>
       <c r="E6" s="11">
         <f t="shared" si="1"/>
         <v>32</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>319</v>
       </c>
     </row>
-    <row r="7" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="39" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="32">
         <v>5</v>
       </c>
       <c r="D7" s="11">
         <f t="shared" si="0"/>
         <v>33</v>
       </c>
       <c r="E7" s="11">
         <f t="shared" si="1"/>
         <v>37</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="17" t="s">
         <v>326</v>
       </c>
     </row>
-    <row r="8" spans="1:7" s="47" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" s="47" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A8" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="39" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="32">
         <v>8</v>
       </c>
       <c r="D8" s="11">
         <f t="shared" si="0"/>
         <v>38</v>
       </c>
       <c r="E8" s="11">
         <f t="shared" si="1"/>
         <v>45</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>397</v>
       </c>
     </row>
-    <row r="9" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="32">
         <v>5</v>
       </c>
       <c r="D9" s="11">
         <f t="shared" si="0"/>
         <v>46</v>
       </c>
       <c r="E9" s="11">
         <f t="shared" si="1"/>
         <v>50</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="10" spans="1:7" s="47" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7" s="47" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="38" t="s">
         <v>282</v>
       </c>
       <c r="C10" s="32">
         <v>8</v>
       </c>
       <c r="D10" s="11">
         <f t="shared" si="0"/>
         <v>51</v>
       </c>
       <c r="E10" s="11">
         <f t="shared" si="1"/>
         <v>58</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="11" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="82" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="82" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="75">
         <v>42</v>
       </c>
       <c r="D11" s="75">
         <f t="shared" si="0"/>
         <v>59</v>
       </c>
       <c r="E11" s="75">
         <f t="shared" si="1"/>
         <v>100</v>
       </c>
       <c r="F11" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="83" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="12" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="11">
         <v>8</v>
       </c>
       <c r="D12" s="27">
         <f t="shared" ref="D12:D79" si="2">SUM(E11 + 1)</f>
         <v>101</v>
       </c>
       <c r="E12" s="28">
         <f t="shared" ref="E12:E78" si="3">SUM(C12,D12) -1</f>
         <v>108</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="13" t="s">
         <v>404</v>
       </c>
     </row>
-    <row r="13" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A13" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="26" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="11">
         <v>8</v>
       </c>
       <c r="D13" s="27">
         <f t="shared" si="2"/>
         <v>109</v>
       </c>
       <c r="E13" s="28">
         <f t="shared" si="3"/>
         <v>116</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>405</v>
       </c>
     </row>
-    <row r="14" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>154</v>
       </c>
       <c r="C14" s="11">
         <v>2</v>
       </c>
       <c r="D14" s="27">
         <f t="shared" si="2"/>
         <v>117</v>
       </c>
       <c r="E14" s="28">
         <f t="shared" si="3"/>
         <v>118</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="39" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="26" t="s">
         <v>155</v>
       </c>
       <c r="C15" s="11">
         <v>3</v>
       </c>
       <c r="D15" s="27">
         <f t="shared" si="2"/>
         <v>119</v>
       </c>
       <c r="E15" s="28">
         <f t="shared" si="3"/>
         <v>121</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="13" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="16" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="26" t="s">
         <v>157</v>
       </c>
       <c r="C16" s="11">
         <v>60</v>
       </c>
       <c r="D16" s="27">
         <f t="shared" si="2"/>
         <v>122</v>
       </c>
       <c r="E16" s="28">
         <f t="shared" si="3"/>
         <v>181</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="13" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="26" t="s">
         <v>159</v>
       </c>
       <c r="C17" s="11">
         <v>35</v>
       </c>
       <c r="D17" s="27">
         <f t="shared" si="2"/>
         <v>182</v>
       </c>
       <c r="E17" s="28">
         <f t="shared" si="3"/>
         <v>216</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="26" t="s">
         <v>160</v>
       </c>
       <c r="C18" s="11">
         <v>35</v>
       </c>
       <c r="D18" s="27">
         <f t="shared" si="2"/>
         <v>217</v>
       </c>
       <c r="E18" s="28">
         <f t="shared" si="3"/>
         <v>251</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="26" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="11">
         <v>30</v>
       </c>
       <c r="D19" s="27">
         <f t="shared" si="2"/>
         <v>252</v>
       </c>
       <c r="E19" s="28">
         <f t="shared" si="3"/>
         <v>281</v>
       </c>
       <c r="F19" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="11">
         <v>2</v>
       </c>
       <c r="D20" s="27">
         <f t="shared" si="2"/>
         <v>282</v>
       </c>
       <c r="E20" s="28">
         <f t="shared" si="3"/>
         <v>283</v>
       </c>
       <c r="F20" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="13" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="26" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="11">
         <v>9</v>
       </c>
       <c r="D21" s="27">
         <f t="shared" si="2"/>
         <v>284</v>
       </c>
       <c r="E21" s="28">
         <f t="shared" si="3"/>
         <v>292</v>
       </c>
       <c r="F21" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="26" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>163</v>
       </c>
       <c r="C22" s="11">
         <v>13</v>
       </c>
       <c r="D22" s="27">
         <f t="shared" si="2"/>
         <v>293</v>
       </c>
       <c r="E22" s="28">
         <f t="shared" si="3"/>
         <v>305</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="13" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="23" spans="1:7" s="135" customFormat="1" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" s="135" customFormat="1" ht="27" x14ac:dyDescent="0.3">
       <c r="A23" s="26" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="B23" s="12" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="C23" s="11">
         <v>13</v>
       </c>
       <c r="D23" s="27">
         <f t="shared" si="2"/>
         <v>306</v>
       </c>
       <c r="E23" s="28">
         <f t="shared" si="3"/>
         <v>318</v>
       </c>
       <c r="F23" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G23" s="13" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A24" s="26" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="12" t="s">
-        <v>602</v>
+        <v>596</v>
       </c>
       <c r="C24" s="11">
         <v>13</v>
       </c>
       <c r="D24" s="27">
         <f t="shared" si="2"/>
         <v>319</v>
       </c>
       <c r="E24" s="28">
         <f t="shared" si="3"/>
         <v>331</v>
       </c>
       <c r="F24" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G24" s="13" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>166</v>
       </c>
       <c r="C25" s="11">
         <v>13</v>
       </c>
       <c r="D25" s="27">
         <f t="shared" si="2"/>
         <v>332</v>
       </c>
       <c r="E25" s="28">
         <f t="shared" si="3"/>
         <v>344</v>
       </c>
       <c r="F25" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G25" s="13" t="s">
-        <v>499</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:7" ht="39" x14ac:dyDescent="0.25">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="40.200000000000003" x14ac:dyDescent="0.3">
       <c r="A26" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B26" s="14" t="s">
-        <v>603</v>
+        <v>597</v>
       </c>
       <c r="C26" s="11">
         <v>13</v>
       </c>
       <c r="D26" s="27">
         <f t="shared" si="2"/>
         <v>345</v>
       </c>
       <c r="E26" s="28">
         <f t="shared" si="3"/>
         <v>357</v>
       </c>
       <c r="F26" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G26" s="13" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B27" s="12" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="C27" s="11">
         <v>13</v>
       </c>
       <c r="D27" s="27">
         <f t="shared" si="2"/>
         <v>358</v>
       </c>
       <c r="E27" s="28">
         <f t="shared" si="3"/>
         <v>370</v>
       </c>
       <c r="F27" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G27" s="13" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="39" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7" ht="40.200000000000003" x14ac:dyDescent="0.3">
       <c r="A28" s="26" t="s">
         <v>48</v>
       </c>
       <c r="B28" s="12" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="C28" s="11">
         <v>6</v>
       </c>
       <c r="D28" s="27">
         <f t="shared" si="2"/>
         <v>371</v>
       </c>
       <c r="E28" s="28">
         <f t="shared" si="3"/>
         <v>376</v>
       </c>
       <c r="F28" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G28" s="13" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="26" t="s">
         <v>50</v>
       </c>
       <c r="B29" s="12" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="C29" s="11">
         <v>13</v>
       </c>
       <c r="D29" s="27">
         <f t="shared" si="2"/>
         <v>377</v>
       </c>
       <c r="E29" s="28">
         <f t="shared" si="3"/>
         <v>389</v>
       </c>
       <c r="F29" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G29" s="13" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="39" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7" ht="40.200000000000003" x14ac:dyDescent="0.3">
       <c r="A30" s="26" t="s">
         <v>51</v>
       </c>
       <c r="B30" s="12" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="C30" s="11">
         <v>13</v>
       </c>
       <c r="D30" s="27">
         <f t="shared" si="2"/>
         <v>390</v>
       </c>
       <c r="E30" s="28">
         <f t="shared" si="3"/>
         <v>402</v>
       </c>
       <c r="F30" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="39" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:7" ht="40.200000000000003" x14ac:dyDescent="0.3">
       <c r="A31" s="26" t="s">
         <v>52</v>
       </c>
       <c r="B31" s="12" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="C31" s="11">
         <v>6</v>
       </c>
       <c r="D31" s="27">
         <f t="shared" si="2"/>
         <v>403</v>
       </c>
       <c r="E31" s="28">
         <f t="shared" si="3"/>
         <v>408</v>
       </c>
       <c r="F31" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G31" s="13" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="39" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:7" ht="40.200000000000003" x14ac:dyDescent="0.3">
       <c r="A32" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B32" s="12" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="C32" s="11">
         <v>13</v>
       </c>
       <c r="D32" s="27">
         <f t="shared" si="2"/>
         <v>409</v>
       </c>
       <c r="E32" s="28">
         <f t="shared" si="3"/>
         <v>421</v>
       </c>
       <c r="F32" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G32" s="13" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="33" spans="1:7" s="135" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:7" s="135" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="26" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="B33" s="12" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="C33" s="11">
         <v>13</v>
       </c>
       <c r="D33" s="27">
         <f t="shared" si="2"/>
         <v>422</v>
       </c>
       <c r="E33" s="28">
         <f t="shared" si="3"/>
         <v>434</v>
       </c>
       <c r="F33" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G33" s="13" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:7" s="135" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" s="135" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="26" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="B34" s="12" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="C34" s="11">
         <v>6</v>
       </c>
       <c r="D34" s="27">
         <f t="shared" si="2"/>
         <v>435</v>
       </c>
       <c r="E34" s="28">
         <f t="shared" si="3"/>
         <v>440</v>
       </c>
       <c r="F34" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G34" s="13" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="35" spans="1:7" s="135" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7" s="135" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="26" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="B35" s="12" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="C35" s="11">
         <v>13</v>
       </c>
       <c r="D35" s="27">
         <f t="shared" si="2"/>
         <v>441</v>
       </c>
       <c r="E35" s="28">
         <f t="shared" si="3"/>
         <v>453</v>
       </c>
       <c r="F35" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G35" s="13" t="s">
-        <v>512</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="26" t="s">
         <v>54</v>
       </c>
       <c r="B36" s="12" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="C36" s="11">
         <v>13</v>
       </c>
       <c r="D36" s="27">
         <f t="shared" si="2"/>
         <v>454</v>
       </c>
       <c r="E36" s="28">
         <f t="shared" si="3"/>
         <v>466</v>
       </c>
       <c r="F36" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="37" spans="1:7" ht="39" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7" ht="40.200000000000003" x14ac:dyDescent="0.3">
       <c r="A37" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B37" s="12" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C37" s="11">
         <v>6</v>
       </c>
       <c r="D37" s="27">
         <f t="shared" si="2"/>
         <v>467</v>
       </c>
       <c r="E37" s="28">
         <f t="shared" si="3"/>
         <v>472</v>
       </c>
       <c r="F37" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="38" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B38" s="12" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="C38" s="11">
         <v>13</v>
       </c>
       <c r="D38" s="27">
         <f t="shared" si="2"/>
         <v>473</v>
       </c>
       <c r="E38" s="28">
         <f t="shared" si="3"/>
         <v>485</v>
       </c>
       <c r="F38" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G38" s="13" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="39" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B39" s="12" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="C39" s="11">
         <v>13</v>
       </c>
       <c r="D39" s="27">
         <f t="shared" si="2"/>
         <v>486</v>
       </c>
       <c r="E39" s="28">
         <f t="shared" si="3"/>
         <v>498</v>
       </c>
       <c r="F39" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G39" s="13" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="40" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="26" t="s">
         <v>58</v>
       </c>
       <c r="B40" s="12" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="C40" s="11">
         <v>6</v>
       </c>
       <c r="D40" s="27">
         <f t="shared" si="2"/>
         <v>499</v>
       </c>
       <c r="E40" s="28">
         <f t="shared" si="3"/>
         <v>504</v>
       </c>
       <c r="F40" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G40" s="13" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="41" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="26" t="s">
         <v>59</v>
       </c>
       <c r="B41" s="12" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="C41" s="11">
         <v>13</v>
       </c>
       <c r="D41" s="27">
         <f t="shared" si="2"/>
         <v>505</v>
       </c>
       <c r="E41" s="28">
         <f t="shared" si="3"/>
         <v>517</v>
       </c>
       <c r="F41" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G41" s="13" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="42" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="26" t="s">
         <v>60</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>175</v>
       </c>
       <c r="C42" s="11">
         <v>13</v>
       </c>
       <c r="D42" s="27">
         <f t="shared" si="2"/>
         <v>518</v>
       </c>
       <c r="E42" s="28">
         <f t="shared" si="3"/>
         <v>530</v>
       </c>
       <c r="F42" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G42" s="13" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="43" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="20" t="s">
         <v>62</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C43" s="11">
         <v>6</v>
       </c>
       <c r="D43" s="27">
         <f t="shared" si="2"/>
         <v>531</v>
       </c>
       <c r="E43" s="28">
         <f t="shared" si="3"/>
         <v>536</v>
       </c>
       <c r="F43" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G43" s="25" t="s">
         <v>412</v>
       </c>
     </row>
-    <row r="44" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="26" t="s">
         <v>64</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C44" s="11">
         <v>13</v>
       </c>
       <c r="D44" s="27">
         <f t="shared" si="2"/>
         <v>537</v>
       </c>
       <c r="E44" s="28">
         <f t="shared" si="3"/>
         <v>549</v>
       </c>
       <c r="F44" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G44" s="13" t="s">
         <v>398</v>
       </c>
     </row>
-    <row r="45" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="26" t="s">
         <v>65</v>
       </c>
       <c r="B45" s="14" t="s">
         <v>177</v>
       </c>
       <c r="C45" s="11">
         <v>13</v>
       </c>
       <c r="D45" s="27">
         <f t="shared" si="2"/>
         <v>550</v>
       </c>
       <c r="E45" s="28">
         <f t="shared" si="3"/>
         <v>562</v>
       </c>
       <c r="F45" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G45" s="13" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="26" t="s">
         <v>66</v>
       </c>
       <c r="B46" s="14" t="s">
         <v>345</v>
       </c>
       <c r="C46" s="11">
         <v>6</v>
       </c>
       <c r="D46" s="27">
         <f t="shared" si="2"/>
         <v>563</v>
       </c>
       <c r="E46" s="28">
         <f t="shared" si="3"/>
         <v>568</v>
       </c>
       <c r="F46" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G46" s="13" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="47" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="26" t="s">
         <v>67</v>
       </c>
       <c r="B47" s="14" t="s">
         <v>436</v>
       </c>
       <c r="C47" s="11">
         <v>13</v>
       </c>
       <c r="D47" s="27">
         <f t="shared" si="2"/>
         <v>569</v>
       </c>
       <c r="E47" s="28">
         <f t="shared" si="3"/>
         <v>581</v>
       </c>
       <c r="F47" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G47" s="13" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="48" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="26" t="s">
         <v>68</v>
       </c>
       <c r="B48" s="14" t="s">
         <v>179</v>
       </c>
       <c r="C48" s="11">
         <v>13</v>
       </c>
       <c r="D48" s="27">
         <f t="shared" si="2"/>
         <v>582</v>
       </c>
       <c r="E48" s="28">
         <f t="shared" si="3"/>
         <v>594</v>
       </c>
       <c r="F48" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G48" s="13" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="49" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="26" t="s">
         <v>69</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C49" s="11">
         <v>13</v>
       </c>
       <c r="D49" s="27">
         <f t="shared" si="2"/>
         <v>595</v>
       </c>
       <c r="E49" s="28">
         <f t="shared" si="3"/>
         <v>607</v>
       </c>
       <c r="F49" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G49" s="13" t="s">
         <v>182</v>
       </c>
     </row>
-    <row r="50" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="26" t="s">
         <v>70</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>183</v>
       </c>
       <c r="C50" s="11">
         <v>6</v>
       </c>
       <c r="D50" s="27">
         <f t="shared" si="2"/>
         <v>608</v>
       </c>
       <c r="E50" s="28">
         <f t="shared" si="3"/>
         <v>613</v>
       </c>
       <c r="F50" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G50" s="13" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="51" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="26" t="s">
         <v>71</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>184</v>
       </c>
       <c r="C51" s="11">
         <v>13</v>
       </c>
       <c r="D51" s="27">
         <f t="shared" si="2"/>
         <v>614</v>
       </c>
       <c r="E51" s="28">
         <f t="shared" si="3"/>
         <v>626</v>
       </c>
       <c r="F51" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G51" s="13" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="52" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="26" t="s">
         <v>72</v>
       </c>
       <c r="B52" s="12" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="C52" s="11">
         <v>13</v>
       </c>
       <c r="D52" s="27">
         <f t="shared" si="2"/>
         <v>627</v>
       </c>
       <c r="E52" s="28">
         <f t="shared" si="3"/>
         <v>639</v>
       </c>
       <c r="F52" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G52" s="13" t="s">
         <v>422</v>
       </c>
     </row>
-    <row r="53" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="26" t="s">
         <v>73</v>
       </c>
       <c r="B53" s="12" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="C53" s="11">
         <v>6</v>
       </c>
       <c r="D53" s="27">
         <f t="shared" si="2"/>
         <v>640</v>
       </c>
       <c r="E53" s="28">
         <f t="shared" si="3"/>
         <v>645</v>
       </c>
       <c r="F53" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G53" s="13" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="54" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="26" t="s">
         <v>74</v>
       </c>
       <c r="B54" s="12" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="C54" s="11">
         <v>13</v>
       </c>
       <c r="D54" s="27">
         <f t="shared" si="2"/>
         <v>646</v>
       </c>
       <c r="E54" s="28">
         <f t="shared" si="3"/>
         <v>658</v>
       </c>
       <c r="F54" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G54" s="13" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="55" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="26" t="s">
         <v>75</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>187</v>
       </c>
       <c r="C55" s="11">
         <v>13</v>
       </c>
       <c r="D55" s="27">
         <f t="shared" si="2"/>
         <v>659</v>
       </c>
       <c r="E55" s="28">
         <f t="shared" si="3"/>
         <v>671</v>
       </c>
       <c r="F55" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G55" s="13" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="56" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>327</v>
       </c>
       <c r="C56" s="11">
         <v>6</v>
       </c>
       <c r="D56" s="27">
         <f t="shared" si="2"/>
         <v>672</v>
       </c>
       <c r="E56" s="28">
         <f t="shared" si="3"/>
         <v>677</v>
       </c>
       <c r="F56" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G56" s="25" t="s">
         <v>413</v>
       </c>
     </row>
-    <row r="57" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="26" t="s">
         <v>77</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>189</v>
       </c>
       <c r="C57" s="11">
         <v>13</v>
       </c>
       <c r="D57" s="27">
         <f t="shared" si="2"/>
         <v>678</v>
       </c>
       <c r="E57" s="28">
         <f t="shared" si="3"/>
         <v>690</v>
       </c>
       <c r="F57" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G57" s="13" t="s">
         <v>190</v>
       </c>
     </row>
-    <row r="58" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B58" s="12" t="s">
         <v>191</v>
       </c>
       <c r="C58" s="11">
         <v>13</v>
       </c>
       <c r="D58" s="27">
         <f t="shared" si="2"/>
         <v>691</v>
       </c>
       <c r="E58" s="28">
         <f t="shared" si="3"/>
         <v>703</v>
       </c>
       <c r="F58" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G58" s="13" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="59" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="26" t="s">
         <v>79</v>
       </c>
       <c r="B59" s="12" t="s">
         <v>193</v>
       </c>
       <c r="C59" s="11">
         <v>13</v>
       </c>
       <c r="D59" s="27">
         <f t="shared" si="2"/>
         <v>704</v>
       </c>
       <c r="E59" s="28">
         <f t="shared" si="3"/>
         <v>716</v>
       </c>
       <c r="F59" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G59" s="13" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="60" spans="1:7" ht="51.75" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:7" ht="53.4" x14ac:dyDescent="0.3">
       <c r="A60" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B60" s="12" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="C60" s="11">
         <v>13</v>
       </c>
       <c r="D60" s="27">
         <f t="shared" si="2"/>
         <v>717</v>
       </c>
       <c r="E60" s="28">
         <f t="shared" si="3"/>
         <v>729</v>
       </c>
       <c r="F60" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G60" s="13" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="61" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="26" t="s">
         <v>81</v>
       </c>
       <c r="B61" s="12" t="s">
         <v>196</v>
       </c>
       <c r="C61" s="11">
         <v>13</v>
       </c>
       <c r="D61" s="27">
         <f t="shared" si="2"/>
         <v>730</v>
       </c>
       <c r="E61" s="28">
         <f t="shared" si="3"/>
         <v>742</v>
       </c>
       <c r="F61" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G61" s="13" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="62" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B62" s="12" t="s">
         <v>198</v>
       </c>
       <c r="C62" s="11">
         <v>13</v>
       </c>
       <c r="D62" s="27">
         <f t="shared" si="2"/>
         <v>743</v>
       </c>
       <c r="E62" s="28">
         <f t="shared" si="3"/>
         <v>755</v>
       </c>
       <c r="F62" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G62" s="13" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="63" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A63" s="26" t="s">
         <v>83</v>
       </c>
       <c r="B63" s="12" t="s">
         <v>200</v>
       </c>
       <c r="C63" s="11">
         <v>13</v>
       </c>
       <c r="D63" s="27">
         <f t="shared" si="2"/>
         <v>756</v>
       </c>
       <c r="E63" s="28">
         <f t="shared" si="3"/>
         <v>768</v>
       </c>
       <c r="F63" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G63" s="13" t="s">
         <v>320</v>
       </c>
     </row>
-    <row r="64" spans="1:7" s="19" customFormat="1" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:7" s="19" customFormat="1" ht="27" x14ac:dyDescent="0.3">
       <c r="A64" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B64" s="14" t="s">
         <v>201</v>
       </c>
       <c r="C64" s="11">
         <v>14</v>
       </c>
       <c r="D64" s="27">
         <f t="shared" si="2"/>
         <v>769</v>
       </c>
       <c r="E64" s="28">
         <f t="shared" si="3"/>
         <v>782</v>
       </c>
       <c r="F64" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G64" s="23" t="s">
         <v>410</v>
       </c>
     </row>
-    <row r="65" spans="1:7" s="19" customFormat="1" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:7" s="19" customFormat="1" ht="27" x14ac:dyDescent="0.3">
       <c r="A65" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B65" s="12" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="C65" s="11">
         <v>13</v>
       </c>
       <c r="D65" s="27">
         <f t="shared" si="2"/>
         <v>783</v>
       </c>
       <c r="E65" s="28">
         <f t="shared" si="3"/>
         <v>795</v>
       </c>
       <c r="F65" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G65" s="13" t="s">
         <v>399</v>
       </c>
     </row>
-    <row r="66" spans="1:7" s="19" customFormat="1" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:7" s="19" customFormat="1" ht="27" x14ac:dyDescent="0.3">
       <c r="A66" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B66" s="12" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="C66" s="11">
         <v>13</v>
       </c>
       <c r="D66" s="27">
         <f t="shared" si="2"/>
         <v>796</v>
       </c>
       <c r="E66" s="28">
         <f t="shared" si="3"/>
         <v>808</v>
       </c>
       <c r="F66" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G66" s="13" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="67" spans="1:7" s="19" customFormat="1" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:7" s="19" customFormat="1" ht="53.4" x14ac:dyDescent="0.3">
       <c r="A67" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B67" s="12" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="C67" s="11">
         <v>13</v>
       </c>
       <c r="D67" s="27">
         <f t="shared" si="2"/>
         <v>809</v>
       </c>
       <c r="E67" s="28">
         <f t="shared" si="3"/>
         <v>821</v>
       </c>
       <c r="F67" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="G67" s="23" t="s">
-[...3 lines deleted...]
-    <row r="68" spans="1:7" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G67" s="168" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A68" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B68" s="14" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="C68" s="11">
         <v>13</v>
       </c>
       <c r="D68" s="27">
         <f t="shared" si="2"/>
         <v>822</v>
       </c>
       <c r="E68" s="28">
         <f t="shared" si="3"/>
         <v>834</v>
       </c>
       <c r="F68" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G68" s="13" t="s">
         <v>203</v>
       </c>
     </row>
-    <row r="69" spans="1:7" s="19" customFormat="1" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:7" s="19" customFormat="1" ht="27" x14ac:dyDescent="0.3">
       <c r="A69" s="26" t="s">
         <v>89</v>
       </c>
       <c r="B69" s="14" t="s">
         <v>204</v>
       </c>
       <c r="C69" s="11">
         <v>13</v>
       </c>
       <c r="D69" s="27">
         <f t="shared" si="2"/>
         <v>835</v>
       </c>
       <c r="E69" s="28">
         <f t="shared" si="3"/>
         <v>847</v>
       </c>
       <c r="F69" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G69" s="23" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="70" spans="1:7" s="19" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:7" s="19" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A70" s="26" t="s">
         <v>90</v>
       </c>
       <c r="B70" s="14" t="s">
         <v>328</v>
       </c>
       <c r="C70" s="11">
         <v>25</v>
       </c>
       <c r="D70" s="27">
         <f t="shared" si="2"/>
         <v>848</v>
       </c>
       <c r="E70" s="28">
         <f t="shared" si="3"/>
         <v>872</v>
       </c>
       <c r="F70" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G70" s="13" t="s">
         <v>330</v>
       </c>
     </row>
-    <row r="71" spans="1:7" s="19" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:7" s="19" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="26" t="s">
         <v>91</v>
       </c>
       <c r="B71" s="14" t="s">
         <v>329</v>
       </c>
       <c r="C71" s="11">
         <v>20</v>
       </c>
       <c r="D71" s="27">
         <f t="shared" si="2"/>
         <v>873</v>
       </c>
       <c r="E71" s="28">
         <f t="shared" si="3"/>
         <v>892</v>
       </c>
       <c r="F71" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G71" s="13" t="s">
         <v>331</v>
       </c>
     </row>
-    <row r="72" spans="1:7" s="19" customFormat="1" ht="39" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:7" s="19" customFormat="1" ht="40.200000000000003" x14ac:dyDescent="0.3">
       <c r="A72" s="26" t="s">
         <v>92</v>
       </c>
       <c r="B72" s="12" t="s">
         <v>205</v>
       </c>
       <c r="C72" s="11">
         <v>6</v>
       </c>
       <c r="D72" s="27">
         <f t="shared" si="2"/>
         <v>893</v>
       </c>
       <c r="E72" s="28">
         <f t="shared" si="3"/>
         <v>898</v>
       </c>
       <c r="F72" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G72" s="13" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:7" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A73" s="26" t="s">
         <v>93</v>
       </c>
       <c r="B73" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C73" s="11">
         <v>3</v>
       </c>
       <c r="D73" s="27">
         <f>SUM(E72 + 1)</f>
         <v>899</v>
       </c>
       <c r="E73" s="28">
         <f t="shared" si="3"/>
         <v>901</v>
       </c>
       <c r="F73" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G73" s="13" t="s">
         <v>349</v>
       </c>
     </row>
-    <row r="74" spans="1:7" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:7" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="26" t="s">
         <v>94</v>
       </c>
       <c r="B74" s="14" t="s">
         <v>206</v>
       </c>
       <c r="C74" s="11">
         <v>10</v>
       </c>
       <c r="D74" s="27">
         <f>SUM(E73 + 1)</f>
         <v>902</v>
       </c>
       <c r="E74" s="28">
         <f t="shared" si="3"/>
         <v>911</v>
       </c>
       <c r="F74" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G74" s="13" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="75" spans="1:7" s="19" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:7" s="19" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A75" s="26" t="s">
         <v>215</v>
       </c>
       <c r="B75" s="14" t="s">
         <v>208</v>
       </c>
       <c r="C75" s="11">
         <v>8</v>
       </c>
       <c r="D75" s="27">
         <f t="shared" si="2"/>
         <v>912</v>
       </c>
       <c r="E75" s="28">
         <f t="shared" si="3"/>
         <v>919</v>
       </c>
       <c r="F75" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G75" s="13" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="76" spans="1:7" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:7" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A76" s="26" t="s">
         <v>217</v>
       </c>
       <c r="B76" s="14" t="s">
         <v>210</v>
       </c>
       <c r="C76" s="11">
         <v>30</v>
       </c>
       <c r="D76" s="27">
         <f t="shared" si="2"/>
         <v>920</v>
       </c>
       <c r="E76" s="28">
         <f t="shared" si="3"/>
         <v>949</v>
       </c>
       <c r="F76" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G76" s="13" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="77" spans="1:7" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:7" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A77" s="26" t="s">
         <v>294</v>
       </c>
       <c r="B77" s="14" t="s">
         <v>212</v>
       </c>
       <c r="C77" s="11">
         <v>10</v>
       </c>
       <c r="D77" s="27">
         <f t="shared" si="2"/>
         <v>950</v>
       </c>
       <c r="E77" s="28">
         <f t="shared" si="3"/>
         <v>959</v>
       </c>
       <c r="F77" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G77" s="13" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="78" spans="1:7" s="19" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:7" s="19" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A78" s="26" t="s">
         <v>295</v>
       </c>
       <c r="B78" s="14" t="s">
         <v>213</v>
       </c>
       <c r="C78" s="11">
         <v>8</v>
       </c>
       <c r="D78" s="27">
         <f t="shared" si="2"/>
         <v>960</v>
       </c>
       <c r="E78" s="28">
         <f t="shared" si="3"/>
         <v>967</v>
       </c>
       <c r="F78" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G78" s="13" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="79" spans="1:7" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:7" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A79" s="26" t="s">
         <v>296</v>
       </c>
       <c r="B79" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C79" s="11">
         <v>271</v>
       </c>
       <c r="D79" s="27">
         <f t="shared" si="2"/>
         <v>968</v>
       </c>
       <c r="E79" s="28">
         <f>SUM(C79,D79) -1</f>
         <v>1238</v>
       </c>
       <c r="F79" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G79" s="13" t="s">
         <v>349</v>
       </c>
     </row>
-    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A80" s="65"/>
       <c r="B80" s="2"/>
       <c r="C80" s="1"/>
       <c r="D80" s="5"/>
       <c r="E80" s="6"/>
       <c r="F80" s="1"/>
       <c r="G80" s="3"/>
     </row>
-    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A81" s="2"/>
       <c r="B81" s="2"/>
       <c r="C81" s="1"/>
       <c r="D81" s="5"/>
       <c r="E81" s="6"/>
       <c r="F81" s="1"/>
       <c r="G81" s="3"/>
     </row>
-    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A82" s="2"/>
       <c r="B82" s="2"/>
       <c r="C82" s="1"/>
       <c r="D82" s="5"/>
       <c r="E82" s="6"/>
       <c r="F82" s="1"/>
       <c r="G82" s="3"/>
     </row>
-    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A83" s="2"/>
       <c r="B83" s="2"/>
       <c r="C83" s="1"/>
       <c r="D83" s="5"/>
       <c r="E83" s="6"/>
       <c r="F83" s="1"/>
       <c r="G83" s="3"/>
     </row>
-    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:7" x14ac:dyDescent="0.3">
       <c r="C84" s="1"/>
       <c r="D84" s="5"/>
       <c r="E84" s="6"/>
       <c r="F84" s="1"/>
       <c r="G84" s="3"/>
     </row>
-    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A91" s="7"/>
       <c r="B91" s="7"/>
       <c r="C91" s="8"/>
       <c r="D91" s="6"/>
       <c r="E91" s="6"/>
       <c r="F91" s="8"/>
       <c r="G91" s="3"/>
     </row>
-    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A92" s="7"/>
       <c r="B92" s="7"/>
       <c r="C92" s="8"/>
       <c r="D92" s="6"/>
       <c r="E92" s="6"/>
       <c r="F92" s="8"/>
       <c r="G92" s="3"/>
     </row>
-    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A93" s="7"/>
       <c r="B93" s="7"/>
       <c r="C93" s="8"/>
       <c r="D93" s="6"/>
       <c r="E93" s="6"/>
       <c r="F93" s="8"/>
       <c r="G93" s="3"/>
     </row>
-    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A94" s="7"/>
       <c r="B94" s="7"/>
       <c r="C94" s="8"/>
       <c r="D94" s="6"/>
       <c r="E94" s="6"/>
       <c r="F94" s="8"/>
       <c r="G94" s="3"/>
     </row>
-    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A95" s="7"/>
       <c r="B95" s="7"/>
       <c r="C95" s="8"/>
       <c r="D95" s="6"/>
       <c r="E95" s="6"/>
       <c r="F95" s="8"/>
       <c r="G95" s="3"/>
     </row>
-    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A96" s="7"/>
       <c r="B96" s="7"/>
       <c r="C96" s="8"/>
       <c r="D96" s="6"/>
       <c r="E96" s="6"/>
       <c r="F96" s="8"/>
       <c r="G96" s="3"/>
     </row>
-    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A97" s="7"/>
       <c r="B97" s="7"/>
       <c r="C97" s="8"/>
       <c r="D97" s="6"/>
       <c r="E97" s="6"/>
       <c r="F97" s="8"/>
       <c r="G97" s="3"/>
     </row>
-    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A98" s="7"/>
       <c r="B98" s="7"/>
       <c r="C98" s="8"/>
       <c r="D98" s="6"/>
       <c r="E98" s="6"/>
       <c r="F98" s="8"/>
       <c r="G98" s="3"/>
     </row>
-    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A99" s="7"/>
       <c r="B99" s="7"/>
       <c r="C99" s="8"/>
       <c r="D99" s="6"/>
       <c r="E99" s="6"/>
       <c r="F99" s="8"/>
       <c r="G99" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:XFD1"/>
   </mergeCells>
   <printOptions gridLines="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"-,Italic"Illinois Electronic Filing ST-1 Record Layouts and File Specifications
 Printed by the authority of the state of Illinois
 STS-81-RL (R-11/25)</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="A12:A13" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:H107"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:G1"/>
+    <sheetView topLeftCell="A68" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A75" sqref="A75:G75"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="58" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="260" max="260" width="10.85546875" style="48" customWidth="1"/>
+    <col min="1" max="1" width="8.6640625" style="58" customWidth="1"/>
+    <col min="2" max="2" width="32.33203125" style="48" customWidth="1"/>
+    <col min="3" max="3" width="9.33203125" style="48" customWidth="1"/>
+    <col min="4" max="4" width="9.33203125" style="56" customWidth="1"/>
+    <col min="5" max="5" width="9.33203125" style="54" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="57" customWidth="1"/>
+    <col min="7" max="7" width="55.44140625" style="48" customWidth="1"/>
+    <col min="8" max="256" width="8.88671875" style="48"/>
+    <col min="257" max="257" width="9.5546875" style="48" customWidth="1"/>
+    <col min="258" max="258" width="41.44140625" style="48" customWidth="1"/>
+    <col min="259" max="259" width="8.33203125" style="48" customWidth="1"/>
+    <col min="260" max="260" width="10.88671875" style="48" customWidth="1"/>
     <col min="261" max="261" width="9" style="48" customWidth="1"/>
-    <col min="262" max="262" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="516" max="516" width="10.85546875" style="48" customWidth="1"/>
+    <col min="262" max="262" width="38.5546875" style="48" customWidth="1"/>
+    <col min="263" max="512" width="8.88671875" style="48"/>
+    <col min="513" max="513" width="9.5546875" style="48" customWidth="1"/>
+    <col min="514" max="514" width="41.44140625" style="48" customWidth="1"/>
+    <col min="515" max="515" width="8.33203125" style="48" customWidth="1"/>
+    <col min="516" max="516" width="10.88671875" style="48" customWidth="1"/>
     <col min="517" max="517" width="9" style="48" customWidth="1"/>
-    <col min="518" max="518" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="772" max="772" width="10.85546875" style="48" customWidth="1"/>
+    <col min="518" max="518" width="38.5546875" style="48" customWidth="1"/>
+    <col min="519" max="768" width="8.88671875" style="48"/>
+    <col min="769" max="769" width="9.5546875" style="48" customWidth="1"/>
+    <col min="770" max="770" width="41.44140625" style="48" customWidth="1"/>
+    <col min="771" max="771" width="8.33203125" style="48" customWidth="1"/>
+    <col min="772" max="772" width="10.88671875" style="48" customWidth="1"/>
     <col min="773" max="773" width="9" style="48" customWidth="1"/>
-    <col min="774" max="774" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="1028" max="1028" width="10.85546875" style="48" customWidth="1"/>
+    <col min="774" max="774" width="38.5546875" style="48" customWidth="1"/>
+    <col min="775" max="1024" width="8.88671875" style="48"/>
+    <col min="1025" max="1025" width="9.5546875" style="48" customWidth="1"/>
+    <col min="1026" max="1026" width="41.44140625" style="48" customWidth="1"/>
+    <col min="1027" max="1027" width="8.33203125" style="48" customWidth="1"/>
+    <col min="1028" max="1028" width="10.88671875" style="48" customWidth="1"/>
     <col min="1029" max="1029" width="9" style="48" customWidth="1"/>
-    <col min="1030" max="1030" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="1284" max="1284" width="10.85546875" style="48" customWidth="1"/>
+    <col min="1030" max="1030" width="38.5546875" style="48" customWidth="1"/>
+    <col min="1031" max="1280" width="8.88671875" style="48"/>
+    <col min="1281" max="1281" width="9.5546875" style="48" customWidth="1"/>
+    <col min="1282" max="1282" width="41.44140625" style="48" customWidth="1"/>
+    <col min="1283" max="1283" width="8.33203125" style="48" customWidth="1"/>
+    <col min="1284" max="1284" width="10.88671875" style="48" customWidth="1"/>
     <col min="1285" max="1285" width="9" style="48" customWidth="1"/>
-    <col min="1286" max="1286" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="1540" max="1540" width="10.85546875" style="48" customWidth="1"/>
+    <col min="1286" max="1286" width="38.5546875" style="48" customWidth="1"/>
+    <col min="1287" max="1536" width="8.88671875" style="48"/>
+    <col min="1537" max="1537" width="9.5546875" style="48" customWidth="1"/>
+    <col min="1538" max="1538" width="41.44140625" style="48" customWidth="1"/>
+    <col min="1539" max="1539" width="8.33203125" style="48" customWidth="1"/>
+    <col min="1540" max="1540" width="10.88671875" style="48" customWidth="1"/>
     <col min="1541" max="1541" width="9" style="48" customWidth="1"/>
-    <col min="1542" max="1542" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="1796" max="1796" width="10.85546875" style="48" customWidth="1"/>
+    <col min="1542" max="1542" width="38.5546875" style="48" customWidth="1"/>
+    <col min="1543" max="1792" width="8.88671875" style="48"/>
+    <col min="1793" max="1793" width="9.5546875" style="48" customWidth="1"/>
+    <col min="1794" max="1794" width="41.44140625" style="48" customWidth="1"/>
+    <col min="1795" max="1795" width="8.33203125" style="48" customWidth="1"/>
+    <col min="1796" max="1796" width="10.88671875" style="48" customWidth="1"/>
     <col min="1797" max="1797" width="9" style="48" customWidth="1"/>
-    <col min="1798" max="1798" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="2052" max="2052" width="10.85546875" style="48" customWidth="1"/>
+    <col min="1798" max="1798" width="38.5546875" style="48" customWidth="1"/>
+    <col min="1799" max="2048" width="8.88671875" style="48"/>
+    <col min="2049" max="2049" width="9.5546875" style="48" customWidth="1"/>
+    <col min="2050" max="2050" width="41.44140625" style="48" customWidth="1"/>
+    <col min="2051" max="2051" width="8.33203125" style="48" customWidth="1"/>
+    <col min="2052" max="2052" width="10.88671875" style="48" customWidth="1"/>
     <col min="2053" max="2053" width="9" style="48" customWidth="1"/>
-    <col min="2054" max="2054" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="2308" max="2308" width="10.85546875" style="48" customWidth="1"/>
+    <col min="2054" max="2054" width="38.5546875" style="48" customWidth="1"/>
+    <col min="2055" max="2304" width="8.88671875" style="48"/>
+    <col min="2305" max="2305" width="9.5546875" style="48" customWidth="1"/>
+    <col min="2306" max="2306" width="41.44140625" style="48" customWidth="1"/>
+    <col min="2307" max="2307" width="8.33203125" style="48" customWidth="1"/>
+    <col min="2308" max="2308" width="10.88671875" style="48" customWidth="1"/>
     <col min="2309" max="2309" width="9" style="48" customWidth="1"/>
-    <col min="2310" max="2310" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="2564" max="2564" width="10.85546875" style="48" customWidth="1"/>
+    <col min="2310" max="2310" width="38.5546875" style="48" customWidth="1"/>
+    <col min="2311" max="2560" width="8.88671875" style="48"/>
+    <col min="2561" max="2561" width="9.5546875" style="48" customWidth="1"/>
+    <col min="2562" max="2562" width="41.44140625" style="48" customWidth="1"/>
+    <col min="2563" max="2563" width="8.33203125" style="48" customWidth="1"/>
+    <col min="2564" max="2564" width="10.88671875" style="48" customWidth="1"/>
     <col min="2565" max="2565" width="9" style="48" customWidth="1"/>
-    <col min="2566" max="2566" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="2820" max="2820" width="10.85546875" style="48" customWidth="1"/>
+    <col min="2566" max="2566" width="38.5546875" style="48" customWidth="1"/>
+    <col min="2567" max="2816" width="8.88671875" style="48"/>
+    <col min="2817" max="2817" width="9.5546875" style="48" customWidth="1"/>
+    <col min="2818" max="2818" width="41.44140625" style="48" customWidth="1"/>
+    <col min="2819" max="2819" width="8.33203125" style="48" customWidth="1"/>
+    <col min="2820" max="2820" width="10.88671875" style="48" customWidth="1"/>
     <col min="2821" max="2821" width="9" style="48" customWidth="1"/>
-    <col min="2822" max="2822" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="3076" max="3076" width="10.85546875" style="48" customWidth="1"/>
+    <col min="2822" max="2822" width="38.5546875" style="48" customWidth="1"/>
+    <col min="2823" max="3072" width="8.88671875" style="48"/>
+    <col min="3073" max="3073" width="9.5546875" style="48" customWidth="1"/>
+    <col min="3074" max="3074" width="41.44140625" style="48" customWidth="1"/>
+    <col min="3075" max="3075" width="8.33203125" style="48" customWidth="1"/>
+    <col min="3076" max="3076" width="10.88671875" style="48" customWidth="1"/>
     <col min="3077" max="3077" width="9" style="48" customWidth="1"/>
-    <col min="3078" max="3078" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="3332" max="3332" width="10.85546875" style="48" customWidth="1"/>
+    <col min="3078" max="3078" width="38.5546875" style="48" customWidth="1"/>
+    <col min="3079" max="3328" width="8.88671875" style="48"/>
+    <col min="3329" max="3329" width="9.5546875" style="48" customWidth="1"/>
+    <col min="3330" max="3330" width="41.44140625" style="48" customWidth="1"/>
+    <col min="3331" max="3331" width="8.33203125" style="48" customWidth="1"/>
+    <col min="3332" max="3332" width="10.88671875" style="48" customWidth="1"/>
     <col min="3333" max="3333" width="9" style="48" customWidth="1"/>
-    <col min="3334" max="3334" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="3588" max="3588" width="10.85546875" style="48" customWidth="1"/>
+    <col min="3334" max="3334" width="38.5546875" style="48" customWidth="1"/>
+    <col min="3335" max="3584" width="8.88671875" style="48"/>
+    <col min="3585" max="3585" width="9.5546875" style="48" customWidth="1"/>
+    <col min="3586" max="3586" width="41.44140625" style="48" customWidth="1"/>
+    <col min="3587" max="3587" width="8.33203125" style="48" customWidth="1"/>
+    <col min="3588" max="3588" width="10.88671875" style="48" customWidth="1"/>
     <col min="3589" max="3589" width="9" style="48" customWidth="1"/>
-    <col min="3590" max="3590" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="3844" max="3844" width="10.85546875" style="48" customWidth="1"/>
+    <col min="3590" max="3590" width="38.5546875" style="48" customWidth="1"/>
+    <col min="3591" max="3840" width="8.88671875" style="48"/>
+    <col min="3841" max="3841" width="9.5546875" style="48" customWidth="1"/>
+    <col min="3842" max="3842" width="41.44140625" style="48" customWidth="1"/>
+    <col min="3843" max="3843" width="8.33203125" style="48" customWidth="1"/>
+    <col min="3844" max="3844" width="10.88671875" style="48" customWidth="1"/>
     <col min="3845" max="3845" width="9" style="48" customWidth="1"/>
-    <col min="3846" max="3846" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="4100" max="4100" width="10.85546875" style="48" customWidth="1"/>
+    <col min="3846" max="3846" width="38.5546875" style="48" customWidth="1"/>
+    <col min="3847" max="4096" width="8.88671875" style="48"/>
+    <col min="4097" max="4097" width="9.5546875" style="48" customWidth="1"/>
+    <col min="4098" max="4098" width="41.44140625" style="48" customWidth="1"/>
+    <col min="4099" max="4099" width="8.33203125" style="48" customWidth="1"/>
+    <col min="4100" max="4100" width="10.88671875" style="48" customWidth="1"/>
     <col min="4101" max="4101" width="9" style="48" customWidth="1"/>
-    <col min="4102" max="4102" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="4356" max="4356" width="10.85546875" style="48" customWidth="1"/>
+    <col min="4102" max="4102" width="38.5546875" style="48" customWidth="1"/>
+    <col min="4103" max="4352" width="8.88671875" style="48"/>
+    <col min="4353" max="4353" width="9.5546875" style="48" customWidth="1"/>
+    <col min="4354" max="4354" width="41.44140625" style="48" customWidth="1"/>
+    <col min="4355" max="4355" width="8.33203125" style="48" customWidth="1"/>
+    <col min="4356" max="4356" width="10.88671875" style="48" customWidth="1"/>
     <col min="4357" max="4357" width="9" style="48" customWidth="1"/>
-    <col min="4358" max="4358" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="4612" max="4612" width="10.85546875" style="48" customWidth="1"/>
+    <col min="4358" max="4358" width="38.5546875" style="48" customWidth="1"/>
+    <col min="4359" max="4608" width="8.88671875" style="48"/>
+    <col min="4609" max="4609" width="9.5546875" style="48" customWidth="1"/>
+    <col min="4610" max="4610" width="41.44140625" style="48" customWidth="1"/>
+    <col min="4611" max="4611" width="8.33203125" style="48" customWidth="1"/>
+    <col min="4612" max="4612" width="10.88671875" style="48" customWidth="1"/>
     <col min="4613" max="4613" width="9" style="48" customWidth="1"/>
-    <col min="4614" max="4614" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="4868" max="4868" width="10.85546875" style="48" customWidth="1"/>
+    <col min="4614" max="4614" width="38.5546875" style="48" customWidth="1"/>
+    <col min="4615" max="4864" width="8.88671875" style="48"/>
+    <col min="4865" max="4865" width="9.5546875" style="48" customWidth="1"/>
+    <col min="4866" max="4866" width="41.44140625" style="48" customWidth="1"/>
+    <col min="4867" max="4867" width="8.33203125" style="48" customWidth="1"/>
+    <col min="4868" max="4868" width="10.88671875" style="48" customWidth="1"/>
     <col min="4869" max="4869" width="9" style="48" customWidth="1"/>
-    <col min="4870" max="4870" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="5124" max="5124" width="10.85546875" style="48" customWidth="1"/>
+    <col min="4870" max="4870" width="38.5546875" style="48" customWidth="1"/>
+    <col min="4871" max="5120" width="8.88671875" style="48"/>
+    <col min="5121" max="5121" width="9.5546875" style="48" customWidth="1"/>
+    <col min="5122" max="5122" width="41.44140625" style="48" customWidth="1"/>
+    <col min="5123" max="5123" width="8.33203125" style="48" customWidth="1"/>
+    <col min="5124" max="5124" width="10.88671875" style="48" customWidth="1"/>
     <col min="5125" max="5125" width="9" style="48" customWidth="1"/>
-    <col min="5126" max="5126" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="5380" max="5380" width="10.85546875" style="48" customWidth="1"/>
+    <col min="5126" max="5126" width="38.5546875" style="48" customWidth="1"/>
+    <col min="5127" max="5376" width="8.88671875" style="48"/>
+    <col min="5377" max="5377" width="9.5546875" style="48" customWidth="1"/>
+    <col min="5378" max="5378" width="41.44140625" style="48" customWidth="1"/>
+    <col min="5379" max="5379" width="8.33203125" style="48" customWidth="1"/>
+    <col min="5380" max="5380" width="10.88671875" style="48" customWidth="1"/>
     <col min="5381" max="5381" width="9" style="48" customWidth="1"/>
-    <col min="5382" max="5382" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="5636" max="5636" width="10.85546875" style="48" customWidth="1"/>
+    <col min="5382" max="5382" width="38.5546875" style="48" customWidth="1"/>
+    <col min="5383" max="5632" width="8.88671875" style="48"/>
+    <col min="5633" max="5633" width="9.5546875" style="48" customWidth="1"/>
+    <col min="5634" max="5634" width="41.44140625" style="48" customWidth="1"/>
+    <col min="5635" max="5635" width="8.33203125" style="48" customWidth="1"/>
+    <col min="5636" max="5636" width="10.88671875" style="48" customWidth="1"/>
     <col min="5637" max="5637" width="9" style="48" customWidth="1"/>
-    <col min="5638" max="5638" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="5892" max="5892" width="10.85546875" style="48" customWidth="1"/>
+    <col min="5638" max="5638" width="38.5546875" style="48" customWidth="1"/>
+    <col min="5639" max="5888" width="8.88671875" style="48"/>
+    <col min="5889" max="5889" width="9.5546875" style="48" customWidth="1"/>
+    <col min="5890" max="5890" width="41.44140625" style="48" customWidth="1"/>
+    <col min="5891" max="5891" width="8.33203125" style="48" customWidth="1"/>
+    <col min="5892" max="5892" width="10.88671875" style="48" customWidth="1"/>
     <col min="5893" max="5893" width="9" style="48" customWidth="1"/>
-    <col min="5894" max="5894" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6148" max="6148" width="10.85546875" style="48" customWidth="1"/>
+    <col min="5894" max="5894" width="38.5546875" style="48" customWidth="1"/>
+    <col min="5895" max="6144" width="8.88671875" style="48"/>
+    <col min="6145" max="6145" width="9.5546875" style="48" customWidth="1"/>
+    <col min="6146" max="6146" width="41.44140625" style="48" customWidth="1"/>
+    <col min="6147" max="6147" width="8.33203125" style="48" customWidth="1"/>
+    <col min="6148" max="6148" width="10.88671875" style="48" customWidth="1"/>
     <col min="6149" max="6149" width="9" style="48" customWidth="1"/>
-    <col min="6150" max="6150" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6404" max="6404" width="10.85546875" style="48" customWidth="1"/>
+    <col min="6150" max="6150" width="38.5546875" style="48" customWidth="1"/>
+    <col min="6151" max="6400" width="8.88671875" style="48"/>
+    <col min="6401" max="6401" width="9.5546875" style="48" customWidth="1"/>
+    <col min="6402" max="6402" width="41.44140625" style="48" customWidth="1"/>
+    <col min="6403" max="6403" width="8.33203125" style="48" customWidth="1"/>
+    <col min="6404" max="6404" width="10.88671875" style="48" customWidth="1"/>
     <col min="6405" max="6405" width="9" style="48" customWidth="1"/>
-    <col min="6406" max="6406" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6660" max="6660" width="10.85546875" style="48" customWidth="1"/>
+    <col min="6406" max="6406" width="38.5546875" style="48" customWidth="1"/>
+    <col min="6407" max="6656" width="8.88671875" style="48"/>
+    <col min="6657" max="6657" width="9.5546875" style="48" customWidth="1"/>
+    <col min="6658" max="6658" width="41.44140625" style="48" customWidth="1"/>
+    <col min="6659" max="6659" width="8.33203125" style="48" customWidth="1"/>
+    <col min="6660" max="6660" width="10.88671875" style="48" customWidth="1"/>
     <col min="6661" max="6661" width="9" style="48" customWidth="1"/>
-    <col min="6662" max="6662" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6916" max="6916" width="10.85546875" style="48" customWidth="1"/>
+    <col min="6662" max="6662" width="38.5546875" style="48" customWidth="1"/>
+    <col min="6663" max="6912" width="8.88671875" style="48"/>
+    <col min="6913" max="6913" width="9.5546875" style="48" customWidth="1"/>
+    <col min="6914" max="6914" width="41.44140625" style="48" customWidth="1"/>
+    <col min="6915" max="6915" width="8.33203125" style="48" customWidth="1"/>
+    <col min="6916" max="6916" width="10.88671875" style="48" customWidth="1"/>
     <col min="6917" max="6917" width="9" style="48" customWidth="1"/>
-    <col min="6918" max="6918" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7172" max="7172" width="10.85546875" style="48" customWidth="1"/>
+    <col min="6918" max="6918" width="38.5546875" style="48" customWidth="1"/>
+    <col min="6919" max="7168" width="8.88671875" style="48"/>
+    <col min="7169" max="7169" width="9.5546875" style="48" customWidth="1"/>
+    <col min="7170" max="7170" width="41.44140625" style="48" customWidth="1"/>
+    <col min="7171" max="7171" width="8.33203125" style="48" customWidth="1"/>
+    <col min="7172" max="7172" width="10.88671875" style="48" customWidth="1"/>
     <col min="7173" max="7173" width="9" style="48" customWidth="1"/>
-    <col min="7174" max="7174" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7428" max="7428" width="10.85546875" style="48" customWidth="1"/>
+    <col min="7174" max="7174" width="38.5546875" style="48" customWidth="1"/>
+    <col min="7175" max="7424" width="8.88671875" style="48"/>
+    <col min="7425" max="7425" width="9.5546875" style="48" customWidth="1"/>
+    <col min="7426" max="7426" width="41.44140625" style="48" customWidth="1"/>
+    <col min="7427" max="7427" width="8.33203125" style="48" customWidth="1"/>
+    <col min="7428" max="7428" width="10.88671875" style="48" customWidth="1"/>
     <col min="7429" max="7429" width="9" style="48" customWidth="1"/>
-    <col min="7430" max="7430" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7684" max="7684" width="10.85546875" style="48" customWidth="1"/>
+    <col min="7430" max="7430" width="38.5546875" style="48" customWidth="1"/>
+    <col min="7431" max="7680" width="8.88671875" style="48"/>
+    <col min="7681" max="7681" width="9.5546875" style="48" customWidth="1"/>
+    <col min="7682" max="7682" width="41.44140625" style="48" customWidth="1"/>
+    <col min="7683" max="7683" width="8.33203125" style="48" customWidth="1"/>
+    <col min="7684" max="7684" width="10.88671875" style="48" customWidth="1"/>
     <col min="7685" max="7685" width="9" style="48" customWidth="1"/>
-    <col min="7686" max="7686" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7940" max="7940" width="10.85546875" style="48" customWidth="1"/>
+    <col min="7686" max="7686" width="38.5546875" style="48" customWidth="1"/>
+    <col min="7687" max="7936" width="8.88671875" style="48"/>
+    <col min="7937" max="7937" width="9.5546875" style="48" customWidth="1"/>
+    <col min="7938" max="7938" width="41.44140625" style="48" customWidth="1"/>
+    <col min="7939" max="7939" width="8.33203125" style="48" customWidth="1"/>
+    <col min="7940" max="7940" width="10.88671875" style="48" customWidth="1"/>
     <col min="7941" max="7941" width="9" style="48" customWidth="1"/>
-    <col min="7942" max="7942" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8196" max="8196" width="10.85546875" style="48" customWidth="1"/>
+    <col min="7942" max="7942" width="38.5546875" style="48" customWidth="1"/>
+    <col min="7943" max="8192" width="8.88671875" style="48"/>
+    <col min="8193" max="8193" width="9.5546875" style="48" customWidth="1"/>
+    <col min="8194" max="8194" width="41.44140625" style="48" customWidth="1"/>
+    <col min="8195" max="8195" width="8.33203125" style="48" customWidth="1"/>
+    <col min="8196" max="8196" width="10.88671875" style="48" customWidth="1"/>
     <col min="8197" max="8197" width="9" style="48" customWidth="1"/>
-    <col min="8198" max="8198" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8452" max="8452" width="10.85546875" style="48" customWidth="1"/>
+    <col min="8198" max="8198" width="38.5546875" style="48" customWidth="1"/>
+    <col min="8199" max="8448" width="8.88671875" style="48"/>
+    <col min="8449" max="8449" width="9.5546875" style="48" customWidth="1"/>
+    <col min="8450" max="8450" width="41.44140625" style="48" customWidth="1"/>
+    <col min="8451" max="8451" width="8.33203125" style="48" customWidth="1"/>
+    <col min="8452" max="8452" width="10.88671875" style="48" customWidth="1"/>
     <col min="8453" max="8453" width="9" style="48" customWidth="1"/>
-    <col min="8454" max="8454" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8708" max="8708" width="10.85546875" style="48" customWidth="1"/>
+    <col min="8454" max="8454" width="38.5546875" style="48" customWidth="1"/>
+    <col min="8455" max="8704" width="8.88671875" style="48"/>
+    <col min="8705" max="8705" width="9.5546875" style="48" customWidth="1"/>
+    <col min="8706" max="8706" width="41.44140625" style="48" customWidth="1"/>
+    <col min="8707" max="8707" width="8.33203125" style="48" customWidth="1"/>
+    <col min="8708" max="8708" width="10.88671875" style="48" customWidth="1"/>
     <col min="8709" max="8709" width="9" style="48" customWidth="1"/>
-    <col min="8710" max="8710" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8964" max="8964" width="10.85546875" style="48" customWidth="1"/>
+    <col min="8710" max="8710" width="38.5546875" style="48" customWidth="1"/>
+    <col min="8711" max="8960" width="8.88671875" style="48"/>
+    <col min="8961" max="8961" width="9.5546875" style="48" customWidth="1"/>
+    <col min="8962" max="8962" width="41.44140625" style="48" customWidth="1"/>
+    <col min="8963" max="8963" width="8.33203125" style="48" customWidth="1"/>
+    <col min="8964" max="8964" width="10.88671875" style="48" customWidth="1"/>
     <col min="8965" max="8965" width="9" style="48" customWidth="1"/>
-    <col min="8966" max="8966" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9220" max="9220" width="10.85546875" style="48" customWidth="1"/>
+    <col min="8966" max="8966" width="38.5546875" style="48" customWidth="1"/>
+    <col min="8967" max="9216" width="8.88671875" style="48"/>
+    <col min="9217" max="9217" width="9.5546875" style="48" customWidth="1"/>
+    <col min="9218" max="9218" width="41.44140625" style="48" customWidth="1"/>
+    <col min="9219" max="9219" width="8.33203125" style="48" customWidth="1"/>
+    <col min="9220" max="9220" width="10.88671875" style="48" customWidth="1"/>
     <col min="9221" max="9221" width="9" style="48" customWidth="1"/>
-    <col min="9222" max="9222" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9476" max="9476" width="10.85546875" style="48" customWidth="1"/>
+    <col min="9222" max="9222" width="38.5546875" style="48" customWidth="1"/>
+    <col min="9223" max="9472" width="8.88671875" style="48"/>
+    <col min="9473" max="9473" width="9.5546875" style="48" customWidth="1"/>
+    <col min="9474" max="9474" width="41.44140625" style="48" customWidth="1"/>
+    <col min="9475" max="9475" width="8.33203125" style="48" customWidth="1"/>
+    <col min="9476" max="9476" width="10.88671875" style="48" customWidth="1"/>
     <col min="9477" max="9477" width="9" style="48" customWidth="1"/>
-    <col min="9478" max="9478" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9732" max="9732" width="10.85546875" style="48" customWidth="1"/>
+    <col min="9478" max="9478" width="38.5546875" style="48" customWidth="1"/>
+    <col min="9479" max="9728" width="8.88671875" style="48"/>
+    <col min="9729" max="9729" width="9.5546875" style="48" customWidth="1"/>
+    <col min="9730" max="9730" width="41.44140625" style="48" customWidth="1"/>
+    <col min="9731" max="9731" width="8.33203125" style="48" customWidth="1"/>
+    <col min="9732" max="9732" width="10.88671875" style="48" customWidth="1"/>
     <col min="9733" max="9733" width="9" style="48" customWidth="1"/>
-    <col min="9734" max="9734" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9988" max="9988" width="10.85546875" style="48" customWidth="1"/>
+    <col min="9734" max="9734" width="38.5546875" style="48" customWidth="1"/>
+    <col min="9735" max="9984" width="8.88671875" style="48"/>
+    <col min="9985" max="9985" width="9.5546875" style="48" customWidth="1"/>
+    <col min="9986" max="9986" width="41.44140625" style="48" customWidth="1"/>
+    <col min="9987" max="9987" width="8.33203125" style="48" customWidth="1"/>
+    <col min="9988" max="9988" width="10.88671875" style="48" customWidth="1"/>
     <col min="9989" max="9989" width="9" style="48" customWidth="1"/>
-    <col min="9990" max="9990" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10244" max="10244" width="10.85546875" style="48" customWidth="1"/>
+    <col min="9990" max="9990" width="38.5546875" style="48" customWidth="1"/>
+    <col min="9991" max="10240" width="8.88671875" style="48"/>
+    <col min="10241" max="10241" width="9.5546875" style="48" customWidth="1"/>
+    <col min="10242" max="10242" width="41.44140625" style="48" customWidth="1"/>
+    <col min="10243" max="10243" width="8.33203125" style="48" customWidth="1"/>
+    <col min="10244" max="10244" width="10.88671875" style="48" customWidth="1"/>
     <col min="10245" max="10245" width="9" style="48" customWidth="1"/>
-    <col min="10246" max="10246" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10500" max="10500" width="10.85546875" style="48" customWidth="1"/>
+    <col min="10246" max="10246" width="38.5546875" style="48" customWidth="1"/>
+    <col min="10247" max="10496" width="8.88671875" style="48"/>
+    <col min="10497" max="10497" width="9.5546875" style="48" customWidth="1"/>
+    <col min="10498" max="10498" width="41.44140625" style="48" customWidth="1"/>
+    <col min="10499" max="10499" width="8.33203125" style="48" customWidth="1"/>
+    <col min="10500" max="10500" width="10.88671875" style="48" customWidth="1"/>
     <col min="10501" max="10501" width="9" style="48" customWidth="1"/>
-    <col min="10502" max="10502" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10756" max="10756" width="10.85546875" style="48" customWidth="1"/>
+    <col min="10502" max="10502" width="38.5546875" style="48" customWidth="1"/>
+    <col min="10503" max="10752" width="8.88671875" style="48"/>
+    <col min="10753" max="10753" width="9.5546875" style="48" customWidth="1"/>
+    <col min="10754" max="10754" width="41.44140625" style="48" customWidth="1"/>
+    <col min="10755" max="10755" width="8.33203125" style="48" customWidth="1"/>
+    <col min="10756" max="10756" width="10.88671875" style="48" customWidth="1"/>
     <col min="10757" max="10757" width="9" style="48" customWidth="1"/>
-    <col min="10758" max="10758" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11012" max="11012" width="10.85546875" style="48" customWidth="1"/>
+    <col min="10758" max="10758" width="38.5546875" style="48" customWidth="1"/>
+    <col min="10759" max="11008" width="8.88671875" style="48"/>
+    <col min="11009" max="11009" width="9.5546875" style="48" customWidth="1"/>
+    <col min="11010" max="11010" width="41.44140625" style="48" customWidth="1"/>
+    <col min="11011" max="11011" width="8.33203125" style="48" customWidth="1"/>
+    <col min="11012" max="11012" width="10.88671875" style="48" customWidth="1"/>
     <col min="11013" max="11013" width="9" style="48" customWidth="1"/>
-    <col min="11014" max="11014" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11268" max="11268" width="10.85546875" style="48" customWidth="1"/>
+    <col min="11014" max="11014" width="38.5546875" style="48" customWidth="1"/>
+    <col min="11015" max="11264" width="8.88671875" style="48"/>
+    <col min="11265" max="11265" width="9.5546875" style="48" customWidth="1"/>
+    <col min="11266" max="11266" width="41.44140625" style="48" customWidth="1"/>
+    <col min="11267" max="11267" width="8.33203125" style="48" customWidth="1"/>
+    <col min="11268" max="11268" width="10.88671875" style="48" customWidth="1"/>
     <col min="11269" max="11269" width="9" style="48" customWidth="1"/>
-    <col min="11270" max="11270" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11524" max="11524" width="10.85546875" style="48" customWidth="1"/>
+    <col min="11270" max="11270" width="38.5546875" style="48" customWidth="1"/>
+    <col min="11271" max="11520" width="8.88671875" style="48"/>
+    <col min="11521" max="11521" width="9.5546875" style="48" customWidth="1"/>
+    <col min="11522" max="11522" width="41.44140625" style="48" customWidth="1"/>
+    <col min="11523" max="11523" width="8.33203125" style="48" customWidth="1"/>
+    <col min="11524" max="11524" width="10.88671875" style="48" customWidth="1"/>
     <col min="11525" max="11525" width="9" style="48" customWidth="1"/>
-    <col min="11526" max="11526" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11780" max="11780" width="10.85546875" style="48" customWidth="1"/>
+    <col min="11526" max="11526" width="38.5546875" style="48" customWidth="1"/>
+    <col min="11527" max="11776" width="8.88671875" style="48"/>
+    <col min="11777" max="11777" width="9.5546875" style="48" customWidth="1"/>
+    <col min="11778" max="11778" width="41.44140625" style="48" customWidth="1"/>
+    <col min="11779" max="11779" width="8.33203125" style="48" customWidth="1"/>
+    <col min="11780" max="11780" width="10.88671875" style="48" customWidth="1"/>
     <col min="11781" max="11781" width="9" style="48" customWidth="1"/>
-    <col min="11782" max="11782" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12036" max="12036" width="10.85546875" style="48" customWidth="1"/>
+    <col min="11782" max="11782" width="38.5546875" style="48" customWidth="1"/>
+    <col min="11783" max="12032" width="8.88671875" style="48"/>
+    <col min="12033" max="12033" width="9.5546875" style="48" customWidth="1"/>
+    <col min="12034" max="12034" width="41.44140625" style="48" customWidth="1"/>
+    <col min="12035" max="12035" width="8.33203125" style="48" customWidth="1"/>
+    <col min="12036" max="12036" width="10.88671875" style="48" customWidth="1"/>
     <col min="12037" max="12037" width="9" style="48" customWidth="1"/>
-    <col min="12038" max="12038" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12292" max="12292" width="10.85546875" style="48" customWidth="1"/>
+    <col min="12038" max="12038" width="38.5546875" style="48" customWidth="1"/>
+    <col min="12039" max="12288" width="8.88671875" style="48"/>
+    <col min="12289" max="12289" width="9.5546875" style="48" customWidth="1"/>
+    <col min="12290" max="12290" width="41.44140625" style="48" customWidth="1"/>
+    <col min="12291" max="12291" width="8.33203125" style="48" customWidth="1"/>
+    <col min="12292" max="12292" width="10.88671875" style="48" customWidth="1"/>
     <col min="12293" max="12293" width="9" style="48" customWidth="1"/>
-    <col min="12294" max="12294" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12548" max="12548" width="10.85546875" style="48" customWidth="1"/>
+    <col min="12294" max="12294" width="38.5546875" style="48" customWidth="1"/>
+    <col min="12295" max="12544" width="8.88671875" style="48"/>
+    <col min="12545" max="12545" width="9.5546875" style="48" customWidth="1"/>
+    <col min="12546" max="12546" width="41.44140625" style="48" customWidth="1"/>
+    <col min="12547" max="12547" width="8.33203125" style="48" customWidth="1"/>
+    <col min="12548" max="12548" width="10.88671875" style="48" customWidth="1"/>
     <col min="12549" max="12549" width="9" style="48" customWidth="1"/>
-    <col min="12550" max="12550" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12804" max="12804" width="10.85546875" style="48" customWidth="1"/>
+    <col min="12550" max="12550" width="38.5546875" style="48" customWidth="1"/>
+    <col min="12551" max="12800" width="8.88671875" style="48"/>
+    <col min="12801" max="12801" width="9.5546875" style="48" customWidth="1"/>
+    <col min="12802" max="12802" width="41.44140625" style="48" customWidth="1"/>
+    <col min="12803" max="12803" width="8.33203125" style="48" customWidth="1"/>
+    <col min="12804" max="12804" width="10.88671875" style="48" customWidth="1"/>
     <col min="12805" max="12805" width="9" style="48" customWidth="1"/>
-    <col min="12806" max="12806" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13060" max="13060" width="10.85546875" style="48" customWidth="1"/>
+    <col min="12806" max="12806" width="38.5546875" style="48" customWidth="1"/>
+    <col min="12807" max="13056" width="8.88671875" style="48"/>
+    <col min="13057" max="13057" width="9.5546875" style="48" customWidth="1"/>
+    <col min="13058" max="13058" width="41.44140625" style="48" customWidth="1"/>
+    <col min="13059" max="13059" width="8.33203125" style="48" customWidth="1"/>
+    <col min="13060" max="13060" width="10.88671875" style="48" customWidth="1"/>
     <col min="13061" max="13061" width="9" style="48" customWidth="1"/>
-    <col min="13062" max="13062" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13316" max="13316" width="10.85546875" style="48" customWidth="1"/>
+    <col min="13062" max="13062" width="38.5546875" style="48" customWidth="1"/>
+    <col min="13063" max="13312" width="8.88671875" style="48"/>
+    <col min="13313" max="13313" width="9.5546875" style="48" customWidth="1"/>
+    <col min="13314" max="13314" width="41.44140625" style="48" customWidth="1"/>
+    <col min="13315" max="13315" width="8.33203125" style="48" customWidth="1"/>
+    <col min="13316" max="13316" width="10.88671875" style="48" customWidth="1"/>
     <col min="13317" max="13317" width="9" style="48" customWidth="1"/>
-    <col min="13318" max="13318" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13572" max="13572" width="10.85546875" style="48" customWidth="1"/>
+    <col min="13318" max="13318" width="38.5546875" style="48" customWidth="1"/>
+    <col min="13319" max="13568" width="8.88671875" style="48"/>
+    <col min="13569" max="13569" width="9.5546875" style="48" customWidth="1"/>
+    <col min="13570" max="13570" width="41.44140625" style="48" customWidth="1"/>
+    <col min="13571" max="13571" width="8.33203125" style="48" customWidth="1"/>
+    <col min="13572" max="13572" width="10.88671875" style="48" customWidth="1"/>
     <col min="13573" max="13573" width="9" style="48" customWidth="1"/>
-    <col min="13574" max="13574" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13828" max="13828" width="10.85546875" style="48" customWidth="1"/>
+    <col min="13574" max="13574" width="38.5546875" style="48" customWidth="1"/>
+    <col min="13575" max="13824" width="8.88671875" style="48"/>
+    <col min="13825" max="13825" width="9.5546875" style="48" customWidth="1"/>
+    <col min="13826" max="13826" width="41.44140625" style="48" customWidth="1"/>
+    <col min="13827" max="13827" width="8.33203125" style="48" customWidth="1"/>
+    <col min="13828" max="13828" width="10.88671875" style="48" customWidth="1"/>
     <col min="13829" max="13829" width="9" style="48" customWidth="1"/>
-    <col min="13830" max="13830" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14084" max="14084" width="10.85546875" style="48" customWidth="1"/>
+    <col min="13830" max="13830" width="38.5546875" style="48" customWidth="1"/>
+    <col min="13831" max="14080" width="8.88671875" style="48"/>
+    <col min="14081" max="14081" width="9.5546875" style="48" customWidth="1"/>
+    <col min="14082" max="14082" width="41.44140625" style="48" customWidth="1"/>
+    <col min="14083" max="14083" width="8.33203125" style="48" customWidth="1"/>
+    <col min="14084" max="14084" width="10.88671875" style="48" customWidth="1"/>
     <col min="14085" max="14085" width="9" style="48" customWidth="1"/>
-    <col min="14086" max="14086" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14340" max="14340" width="10.85546875" style="48" customWidth="1"/>
+    <col min="14086" max="14086" width="38.5546875" style="48" customWidth="1"/>
+    <col min="14087" max="14336" width="8.88671875" style="48"/>
+    <col min="14337" max="14337" width="9.5546875" style="48" customWidth="1"/>
+    <col min="14338" max="14338" width="41.44140625" style="48" customWidth="1"/>
+    <col min="14339" max="14339" width="8.33203125" style="48" customWidth="1"/>
+    <col min="14340" max="14340" width="10.88671875" style="48" customWidth="1"/>
     <col min="14341" max="14341" width="9" style="48" customWidth="1"/>
-    <col min="14342" max="14342" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14596" max="14596" width="10.85546875" style="48" customWidth="1"/>
+    <col min="14342" max="14342" width="38.5546875" style="48" customWidth="1"/>
+    <col min="14343" max="14592" width="8.88671875" style="48"/>
+    <col min="14593" max="14593" width="9.5546875" style="48" customWidth="1"/>
+    <col min="14594" max="14594" width="41.44140625" style="48" customWidth="1"/>
+    <col min="14595" max="14595" width="8.33203125" style="48" customWidth="1"/>
+    <col min="14596" max="14596" width="10.88671875" style="48" customWidth="1"/>
     <col min="14597" max="14597" width="9" style="48" customWidth="1"/>
-    <col min="14598" max="14598" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14852" max="14852" width="10.85546875" style="48" customWidth="1"/>
+    <col min="14598" max="14598" width="38.5546875" style="48" customWidth="1"/>
+    <col min="14599" max="14848" width="8.88671875" style="48"/>
+    <col min="14849" max="14849" width="9.5546875" style="48" customWidth="1"/>
+    <col min="14850" max="14850" width="41.44140625" style="48" customWidth="1"/>
+    <col min="14851" max="14851" width="8.33203125" style="48" customWidth="1"/>
+    <col min="14852" max="14852" width="10.88671875" style="48" customWidth="1"/>
     <col min="14853" max="14853" width="9" style="48" customWidth="1"/>
-    <col min="14854" max="14854" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15108" max="15108" width="10.85546875" style="48" customWidth="1"/>
+    <col min="14854" max="14854" width="38.5546875" style="48" customWidth="1"/>
+    <col min="14855" max="15104" width="8.88671875" style="48"/>
+    <col min="15105" max="15105" width="9.5546875" style="48" customWidth="1"/>
+    <col min="15106" max="15106" width="41.44140625" style="48" customWidth="1"/>
+    <col min="15107" max="15107" width="8.33203125" style="48" customWidth="1"/>
+    <col min="15108" max="15108" width="10.88671875" style="48" customWidth="1"/>
     <col min="15109" max="15109" width="9" style="48" customWidth="1"/>
-    <col min="15110" max="15110" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15364" max="15364" width="10.85546875" style="48" customWidth="1"/>
+    <col min="15110" max="15110" width="38.5546875" style="48" customWidth="1"/>
+    <col min="15111" max="15360" width="8.88671875" style="48"/>
+    <col min="15361" max="15361" width="9.5546875" style="48" customWidth="1"/>
+    <col min="15362" max="15362" width="41.44140625" style="48" customWidth="1"/>
+    <col min="15363" max="15363" width="8.33203125" style="48" customWidth="1"/>
+    <col min="15364" max="15364" width="10.88671875" style="48" customWidth="1"/>
     <col min="15365" max="15365" width="9" style="48" customWidth="1"/>
-    <col min="15366" max="15366" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15620" max="15620" width="10.85546875" style="48" customWidth="1"/>
+    <col min="15366" max="15366" width="38.5546875" style="48" customWidth="1"/>
+    <col min="15367" max="15616" width="8.88671875" style="48"/>
+    <col min="15617" max="15617" width="9.5546875" style="48" customWidth="1"/>
+    <col min="15618" max="15618" width="41.44140625" style="48" customWidth="1"/>
+    <col min="15619" max="15619" width="8.33203125" style="48" customWidth="1"/>
+    <col min="15620" max="15620" width="10.88671875" style="48" customWidth="1"/>
     <col min="15621" max="15621" width="9" style="48" customWidth="1"/>
-    <col min="15622" max="15622" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15876" max="15876" width="10.85546875" style="48" customWidth="1"/>
+    <col min="15622" max="15622" width="38.5546875" style="48" customWidth="1"/>
+    <col min="15623" max="15872" width="8.88671875" style="48"/>
+    <col min="15873" max="15873" width="9.5546875" style="48" customWidth="1"/>
+    <col min="15874" max="15874" width="41.44140625" style="48" customWidth="1"/>
+    <col min="15875" max="15875" width="8.33203125" style="48" customWidth="1"/>
+    <col min="15876" max="15876" width="10.88671875" style="48" customWidth="1"/>
     <col min="15877" max="15877" width="9" style="48" customWidth="1"/>
-    <col min="15878" max="15878" width="38.5703125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="16132" max="16132" width="10.85546875" style="48" customWidth="1"/>
+    <col min="15878" max="15878" width="38.5546875" style="48" customWidth="1"/>
+    <col min="15879" max="16128" width="8.88671875" style="48"/>
+    <col min="16129" max="16129" width="9.5546875" style="48" customWidth="1"/>
+    <col min="16130" max="16130" width="41.44140625" style="48" customWidth="1"/>
+    <col min="16131" max="16131" width="8.33203125" style="48" customWidth="1"/>
+    <col min="16132" max="16132" width="10.88671875" style="48" customWidth="1"/>
     <col min="16133" max="16133" width="9" style="48" customWidth="1"/>
-    <col min="16134" max="16134" width="38.5703125" style="48" customWidth="1"/>
-    <col min="16135" max="16384" width="8.85546875" style="48"/>
+    <col min="16134" max="16134" width="38.5546875" style="48" customWidth="1"/>
+    <col min="16135" max="16384" width="8.88671875" style="48"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="40" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="147" t="s">
+    <row r="1" spans="1:7" s="40" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="189" t="s">
         <v>323</v>
       </c>
-      <c r="B1" s="148"/>
-[...6 lines deleted...]
-    <row r="2" spans="1:7" s="44" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="190"/>
+      <c r="C1" s="190"/>
+      <c r="D1" s="190"/>
+      <c r="E1" s="190"/>
+      <c r="F1" s="190"/>
+      <c r="G1" s="190"/>
+    </row>
+    <row r="2" spans="1:7" s="44" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="41" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="42" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="22" t="s">
         <v>388</v>
       </c>
       <c r="E2" s="22" t="s">
         <v>389</v>
       </c>
       <c r="F2" s="43" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="42" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:7" s="44" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" s="44" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="39" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="32">
         <v>13</v>
       </c>
       <c r="D3" s="46">
         <v>1</v>
       </c>
       <c r="E3" s="34">
         <f>SUM(C3)</f>
         <v>13</v>
       </c>
       <c r="F3" s="32" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="39" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:7" s="44" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" s="44" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="39" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="37">
         <v>3</v>
       </c>
       <c r="D4" s="34">
         <f>SUM(E3 + 1)</f>
         <v>14</v>
       </c>
       <c r="E4" s="34">
         <f>SUM(C4,D4) - 1</f>
         <v>16</v>
       </c>
       <c r="F4" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="39" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:7" s="44" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" s="44" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="45" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="39" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="32">
         <v>8</v>
       </c>
       <c r="D5" s="34">
         <f t="shared" ref="D5:D84" si="0">SUM(E4 + 1)</f>
         <v>17</v>
       </c>
       <c r="E5" s="34">
         <f t="shared" ref="E5:E84" si="1">SUM(C5,D5) - 1</f>
         <v>24</v>
       </c>
       <c r="F5" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="39" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="6" spans="1:7" s="44" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" s="44" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="39" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C6" s="32">
         <v>8</v>
       </c>
       <c r="D6" s="34">
         <f t="shared" si="0"/>
         <v>25</v>
       </c>
       <c r="E6" s="34">
         <f t="shared" si="1"/>
         <v>32</v>
       </c>
       <c r="F6" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="31" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="7" spans="1:7" s="44" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" s="44" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="45" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="39" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="32">
         <v>5</v>
       </c>
       <c r="D7" s="34">
         <f t="shared" si="0"/>
         <v>33</v>
       </c>
       <c r="E7" s="34">
         <f t="shared" si="1"/>
         <v>37</v>
       </c>
       <c r="F7" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>332</v>
       </c>
     </row>
-    <row r="8" spans="1:7" s="44" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" s="44" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A8" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="39" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="32">
         <v>8</v>
       </c>
       <c r="D8" s="34">
         <f t="shared" si="0"/>
         <v>38</v>
       </c>
       <c r="E8" s="34">
         <f t="shared" si="1"/>
         <v>45</v>
       </c>
       <c r="F8" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>397</v>
       </c>
     </row>
-    <row r="9" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="32">
         <v>5</v>
       </c>
       <c r="D9" s="34">
         <f t="shared" si="0"/>
         <v>46</v>
       </c>
       <c r="E9" s="34">
         <f t="shared" si="1"/>
         <v>50</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="10" spans="1:7" s="47" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7" s="47" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="38" t="s">
         <v>282</v>
       </c>
       <c r="C10" s="32">
         <v>8</v>
       </c>
       <c r="D10" s="34">
         <f t="shared" si="0"/>
         <v>51</v>
       </c>
       <c r="E10" s="34">
         <f t="shared" si="1"/>
         <v>58</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="11" spans="1:7" s="47" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="149" t="s">
+    <row r="11" spans="1:7" s="47" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="174" t="s">
         <v>368</v>
       </c>
-      <c r="B11" s="138"/>
-[...7 lines deleted...]
-      <c r="A12" s="144" t="s">
+      <c r="B11" s="170"/>
+      <c r="C11" s="170"/>
+      <c r="D11" s="170"/>
+      <c r="E11" s="170"/>
+      <c r="F11" s="170"/>
+      <c r="G11" s="175"/>
+    </row>
+    <row r="12" spans="1:7" s="47" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="171" t="s">
         <v>369</v>
       </c>
-      <c r="B12" s="145"/>
-[...6 lines deleted...]
-    <row r="13" spans="1:7" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="172"/>
+      <c r="C12" s="172"/>
+      <c r="D12" s="172"/>
+      <c r="E12" s="172"/>
+      <c r="F12" s="172"/>
+      <c r="G12" s="173"/>
+    </row>
+    <row r="13" spans="1:7" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="35" t="s">
         <v>97</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>289</v>
       </c>
       <c r="C13" s="32">
         <v>13</v>
       </c>
       <c r="D13" s="34">
         <f>SUM(E10 + 1)</f>
         <v>59</v>
       </c>
       <c r="E13" s="34">
         <f t="shared" si="1"/>
         <v>71</v>
       </c>
       <c r="F13" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="38" t="s">
         <v>378</v>
       </c>
     </row>
-    <row r="14" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:7" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A14" s="35" t="s">
         <v>98</v>
       </c>
       <c r="B14" s="31" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="C14" s="32">
         <v>13</v>
       </c>
       <c r="D14" s="34">
         <f>SUM(E13 + 1)</f>
         <v>72</v>
       </c>
       <c r="E14" s="34">
         <f>SUM(C14,D14) - 1</f>
         <v>84</v>
       </c>
       <c r="F14" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="38" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:7" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="35" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="B15" s="31" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="C15" s="32">
         <v>13</v>
       </c>
       <c r="D15" s="34">
         <f>SUM(E14 + 1)</f>
         <v>85</v>
       </c>
       <c r="E15" s="34">
         <f>SUM(C15,D15) - 1</f>
         <v>97</v>
       </c>
       <c r="F15" s="32"/>
       <c r="G15" s="38" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A16" s="30" t="s">
         <v>99</v>
       </c>
       <c r="B16" s="31" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="C16" s="32">
         <v>13</v>
       </c>
       <c r="D16" s="34">
         <f>SUM(E15 + 1)</f>
         <v>98</v>
       </c>
       <c r="E16" s="34">
         <f t="shared" si="1"/>
         <v>110</v>
       </c>
       <c r="F16" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="38" t="s">
         <v>379</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="35" t="s">
         <v>100</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>101</v>
       </c>
       <c r="C17" s="32">
         <v>13</v>
       </c>
       <c r="D17" s="34">
         <f t="shared" si="0"/>
         <v>111</v>
       </c>
       <c r="E17" s="34">
         <f t="shared" si="1"/>
         <v>123</v>
       </c>
       <c r="F17" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="38" t="s">
         <v>424</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>102</v>
       </c>
       <c r="C18" s="32">
         <v>13</v>
       </c>
       <c r="D18" s="34">
         <f t="shared" si="0"/>
         <v>124</v>
       </c>
       <c r="E18" s="34">
         <f t="shared" si="1"/>
         <v>136</v>
       </c>
       <c r="F18" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="38" t="s">
         <v>425</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>437</v>
       </c>
       <c r="C19" s="32">
         <v>13</v>
       </c>
       <c r="D19" s="34">
         <f t="shared" si="0"/>
         <v>137</v>
       </c>
       <c r="E19" s="34">
         <f t="shared" si="1"/>
         <v>149</v>
       </c>
       <c r="F19" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="38" t="s">
         <v>426</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>108</v>
       </c>
       <c r="C20" s="32">
         <v>13</v>
       </c>
       <c r="D20" s="34">
         <f t="shared" si="0"/>
         <v>150</v>
       </c>
       <c r="E20" s="34">
         <f t="shared" si="1"/>
         <v>162</v>
       </c>
       <c r="F20" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="38" t="s">
         <v>427</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="35" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>109</v>
       </c>
       <c r="C21" s="32">
         <v>13</v>
       </c>
       <c r="D21" s="34">
         <f t="shared" si="0"/>
         <v>163</v>
       </c>
       <c r="E21" s="34">
         <f t="shared" si="1"/>
         <v>175</v>
       </c>
       <c r="F21" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G21" s="38" t="s">
         <v>380</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>400</v>
       </c>
       <c r="C22" s="32">
         <v>13</v>
       </c>
       <c r="D22" s="34">
         <f t="shared" si="0"/>
         <v>176</v>
       </c>
       <c r="E22" s="34">
         <f t="shared" si="1"/>
         <v>188</v>
       </c>
       <c r="F22" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="38" t="s">
         <v>428</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A23" s="35" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="31" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="C23" s="32">
         <v>13</v>
       </c>
       <c r="D23" s="34">
         <f t="shared" si="0"/>
         <v>189</v>
       </c>
       <c r="E23" s="34">
         <f t="shared" si="1"/>
         <v>201</v>
       </c>
       <c r="F23" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G23" s="38" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:7" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="35" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="31" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="C24" s="32">
         <v>13</v>
       </c>
       <c r="D24" s="34">
         <f t="shared" si="0"/>
         <v>202</v>
       </c>
       <c r="E24" s="34">
         <f t="shared" si="1"/>
         <v>214</v>
       </c>
       <c r="F24" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G24" s="38" t="s">
-        <v>558</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="31" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="C25" s="32">
         <v>13</v>
       </c>
       <c r="D25" s="34">
         <f t="shared" si="0"/>
         <v>215</v>
       </c>
       <c r="E25" s="34">
         <f t="shared" si="1"/>
         <v>227</v>
       </c>
       <c r="F25" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G25" s="38" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:7" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="35" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>136</v>
       </c>
       <c r="C26" s="32">
         <v>13</v>
       </c>
       <c r="D26" s="34">
         <f t="shared" si="0"/>
         <v>228</v>
       </c>
       <c r="E26" s="34">
         <f t="shared" si="1"/>
         <v>240</v>
       </c>
       <c r="F26" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G26" s="38" t="s">
-        <v>560</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
       <c r="A27" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="31" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="C27" s="32">
         <v>13</v>
       </c>
       <c r="D27" s="34">
         <f t="shared" si="0"/>
         <v>241</v>
       </c>
       <c r="E27" s="34">
         <f t="shared" si="1"/>
         <v>253</v>
       </c>
       <c r="F27" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G27" s="38" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="31" t="s">
         <v>107</v>
       </c>
       <c r="C28" s="32">
         <v>13</v>
       </c>
       <c r="D28" s="34">
         <f t="shared" si="0"/>
         <v>254</v>
       </c>
       <c r="E28" s="34">
         <f t="shared" si="1"/>
         <v>266</v>
       </c>
       <c r="F28" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G28" s="38" t="s">
         <v>430</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A29" s="35" t="s">
         <v>423</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>438</v>
       </c>
       <c r="C29" s="32">
         <v>13</v>
       </c>
       <c r="D29" s="34">
         <f t="shared" si="0"/>
         <v>267</v>
       </c>
       <c r="E29" s="34">
         <f t="shared" si="1"/>
         <v>279</v>
       </c>
       <c r="F29" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G29" s="38" t="s">
         <v>435</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="30" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="31" t="s">
         <v>321</v>
       </c>
       <c r="C30" s="32">
         <v>30</v>
       </c>
       <c r="D30" s="34">
         <f t="shared" si="0"/>
         <v>280</v>
       </c>
       <c r="E30" s="34">
         <f t="shared" si="1"/>
         <v>309</v>
       </c>
       <c r="F30" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="31" t="s">
         <v>414</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="35" t="s">
         <v>45</v>
       </c>
       <c r="B31" s="31" t="s">
         <v>439</v>
       </c>
       <c r="C31" s="32">
         <v>13</v>
       </c>
       <c r="D31" s="34">
         <f t="shared" si="0"/>
         <v>310</v>
       </c>
       <c r="E31" s="34">
         <f t="shared" si="1"/>
         <v>322</v>
       </c>
       <c r="F31" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G31" s="38" t="s">
         <v>415</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="35" t="s">
         <v>46</v>
       </c>
       <c r="B32" s="31" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="C32" s="32">
         <v>30</v>
       </c>
       <c r="D32" s="34">
         <f t="shared" si="0"/>
         <v>323</v>
       </c>
       <c r="E32" s="34">
         <f t="shared" si="1"/>
         <v>352</v>
       </c>
       <c r="F32" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="31" t="s">
         <v>416</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="35" t="s">
         <v>47</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>139</v>
       </c>
       <c r="C33" s="32">
         <v>13</v>
       </c>
       <c r="D33" s="34">
         <f t="shared" si="0"/>
         <v>353</v>
       </c>
       <c r="E33" s="34">
         <f t="shared" si="1"/>
         <v>365</v>
       </c>
       <c r="F33" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G33" s="38" t="s">
         <v>417</v>
       </c>
     </row>
-    <row r="34" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="30" t="s">
         <v>48</v>
       </c>
       <c r="B34" s="31" t="s">
         <v>292</v>
       </c>
       <c r="C34" s="32">
         <v>13</v>
       </c>
       <c r="D34" s="34">
         <f t="shared" si="0"/>
         <v>366</v>
       </c>
       <c r="E34" s="34">
         <f t="shared" si="1"/>
         <v>378</v>
       </c>
       <c r="F34" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G34" s="38" t="s">
         <v>418</v>
       </c>
     </row>
-    <row r="35" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="151" t="s">
+    <row r="35" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="176" t="s">
         <v>370</v>
       </c>
-      <c r="B35" s="152"/>
-[...6 lines deleted...]
-    <row r="36" spans="1:7" s="49" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="B35" s="177"/>
+      <c r="C35" s="177"/>
+      <c r="D35" s="177"/>
+      <c r="E35" s="177"/>
+      <c r="F35" s="177"/>
+      <c r="G35" s="177"/>
+    </row>
+    <row r="36" spans="1:7" s="49" customFormat="1" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A36" s="35" t="s">
         <v>50</v>
       </c>
       <c r="B36" s="31" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="C36" s="32">
         <v>9</v>
       </c>
       <c r="D36" s="34">
         <f>SUM(E34 + 1)</f>
         <v>379</v>
       </c>
       <c r="E36" s="34">
         <f t="shared" si="1"/>
         <v>387</v>
       </c>
       <c r="F36" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G36" s="31" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="35" t="s">
         <v>51</v>
       </c>
       <c r="B37" s="31" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="32">
         <v>6</v>
       </c>
       <c r="D37" s="34">
         <f t="shared" si="0"/>
         <v>388</v>
       </c>
       <c r="E37" s="34">
         <f t="shared" si="1"/>
         <v>393</v>
       </c>
       <c r="F37" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G37" s="38" t="s">
         <v>381</v>
       </c>
     </row>
-    <row r="38" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="35" t="s">
         <v>52</v>
       </c>
       <c r="B38" s="31" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="32">
         <v>13</v>
       </c>
       <c r="D38" s="34">
         <f t="shared" si="0"/>
         <v>394</v>
       </c>
       <c r="E38" s="34">
         <f t="shared" si="1"/>
         <v>406</v>
       </c>
       <c r="F38" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G38" s="38" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="66" x14ac:dyDescent="0.25">
       <c r="A39" s="30" t="s">
         <v>53</v>
       </c>
       <c r="B39" s="31" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="C39" s="32">
         <v>9</v>
       </c>
       <c r="D39" s="34">
         <f t="shared" si="0"/>
         <v>407</v>
       </c>
       <c r="E39" s="34">
         <f t="shared" si="1"/>
         <v>415</v>
       </c>
       <c r="F39" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G39" s="38" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A40" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B40" s="31" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="C40" s="32">
         <v>6</v>
       </c>
       <c r="D40" s="34">
         <f t="shared" si="0"/>
         <v>416</v>
       </c>
       <c r="E40" s="34">
         <f t="shared" si="1"/>
         <v>421</v>
       </c>
       <c r="F40" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G40" s="38" t="s">
         <v>381</v>
       </c>
     </row>
-    <row r="41" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:7" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A41" s="35" t="s">
         <v>55</v>
       </c>
       <c r="B41" s="31" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="C41" s="32">
         <v>13</v>
       </c>
       <c r="D41" s="34">
         <f t="shared" si="0"/>
         <v>422</v>
       </c>
       <c r="E41" s="34">
         <f t="shared" si="1"/>
         <v>434</v>
       </c>
       <c r="F41" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G41" s="38" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
       <c r="A42" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B42" s="31" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="C42" s="32">
         <v>9</v>
       </c>
       <c r="D42" s="34">
         <f t="shared" si="0"/>
         <v>435</v>
       </c>
       <c r="E42" s="34">
         <f t="shared" si="1"/>
         <v>443</v>
       </c>
       <c r="F42" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G42" s="38" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A43" s="30" t="s">
         <v>57</v>
       </c>
       <c r="B43" s="31" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="C43" s="32">
         <v>6</v>
       </c>
       <c r="D43" s="34">
         <f t="shared" si="0"/>
         <v>444</v>
       </c>
       <c r="E43" s="34">
         <f t="shared" si="1"/>
         <v>449</v>
       </c>
       <c r="F43" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G43" s="38" t="s">
         <v>381</v>
       </c>
     </row>
-    <row r="44" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:7" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A44" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B44" s="31" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="C44" s="32">
         <v>13</v>
       </c>
       <c r="D44" s="34">
         <f t="shared" si="0"/>
         <v>450</v>
       </c>
       <c r="E44" s="34">
         <f t="shared" si="1"/>
         <v>462</v>
       </c>
       <c r="F44" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G44" s="38" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
       <c r="A45" s="35" t="s">
         <v>59</v>
       </c>
       <c r="B45" s="31" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="C45" s="32">
         <v>9</v>
       </c>
       <c r="D45" s="34">
         <f t="shared" si="0"/>
         <v>463</v>
       </c>
       <c r="E45" s="34">
         <f t="shared" si="1"/>
         <v>471</v>
       </c>
       <c r="F45" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G45" s="38" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A46" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B46" s="31" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="C46" s="32">
         <v>6</v>
       </c>
       <c r="D46" s="34">
         <f t="shared" si="0"/>
         <v>472</v>
       </c>
       <c r="E46" s="34">
         <f t="shared" si="1"/>
         <v>477</v>
       </c>
       <c r="F46" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G46" s="38" t="s">
         <v>382</v>
       </c>
     </row>
-    <row r="47" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:7" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A47" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B47" s="31" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="C47" s="32">
         <v>13</v>
       </c>
       <c r="D47" s="34">
         <f t="shared" si="0"/>
         <v>478</v>
       </c>
       <c r="E47" s="34">
         <f t="shared" si="1"/>
         <v>490</v>
       </c>
       <c r="F47" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G47" s="38" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
       <c r="A48" s="35" t="s">
         <v>64</v>
       </c>
       <c r="B48" s="31" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="C48" s="32">
         <v>9</v>
       </c>
       <c r="D48" s="34">
         <f t="shared" si="0"/>
         <v>491</v>
       </c>
       <c r="E48" s="34">
         <f t="shared" si="1"/>
         <v>499</v>
       </c>
       <c r="F48" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G48" s="38" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A49" s="35" t="s">
         <v>65</v>
       </c>
       <c r="B49" s="31" t="s">
         <v>440</v>
       </c>
       <c r="C49" s="32">
         <v>6</v>
       </c>
       <c r="D49" s="34">
         <f t="shared" si="0"/>
         <v>500</v>
       </c>
       <c r="E49" s="34">
         <f t="shared" si="1"/>
         <v>505</v>
       </c>
       <c r="F49" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G49" s="38" t="s">
         <v>381</v>
       </c>
     </row>
-    <row r="50" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:7" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A50" s="35" t="s">
         <v>66</v>
       </c>
       <c r="B50" s="31" t="s">
         <v>441</v>
       </c>
       <c r="C50" s="32">
         <v>13</v>
       </c>
       <c r="D50" s="34">
         <f t="shared" si="0"/>
         <v>506</v>
       </c>
       <c r="E50" s="34">
         <f t="shared" si="1"/>
         <v>518</v>
       </c>
       <c r="F50" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G50" s="38" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:7" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="30" t="s">
         <v>67</v>
       </c>
       <c r="B51" s="31" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="C51" s="32">
         <v>13</v>
       </c>
       <c r="D51" s="34">
         <f t="shared" si="0"/>
         <v>519</v>
       </c>
       <c r="E51" s="34">
         <f t="shared" si="1"/>
         <v>531</v>
       </c>
       <c r="F51" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G51" s="31" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A52" s="35" t="s">
         <v>68</v>
       </c>
       <c r="B52" s="31" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="C52" s="32">
         <v>6</v>
       </c>
       <c r="D52" s="34">
         <f t="shared" si="0"/>
         <v>532</v>
       </c>
       <c r="E52" s="34">
         <f t="shared" si="1"/>
         <v>537</v>
       </c>
       <c r="F52" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G52" s="38" t="s">
         <v>383</v>
       </c>
     </row>
-    <row r="53" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:7" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A53" s="35" t="s">
         <v>69</v>
       </c>
       <c r="B53" s="31" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="C53" s="32">
         <v>13</v>
       </c>
       <c r="D53" s="34">
         <f t="shared" si="0"/>
         <v>538</v>
       </c>
       <c r="E53" s="34">
         <f t="shared" si="1"/>
         <v>550</v>
       </c>
       <c r="F53" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G53" s="38" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
       <c r="A54" s="35" t="s">
         <v>70</v>
       </c>
       <c r="B54" s="31" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="C54" s="32">
         <v>13</v>
       </c>
       <c r="D54" s="34">
         <f t="shared" si="0"/>
         <v>551</v>
       </c>
       <c r="E54" s="34">
         <f t="shared" si="1"/>
         <v>563</v>
       </c>
       <c r="F54" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G54" s="38" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A55" s="30" t="s">
         <v>71</v>
       </c>
       <c r="B55" s="31" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="C55" s="32">
         <v>6</v>
       </c>
       <c r="D55" s="34">
         <f t="shared" si="0"/>
         <v>564</v>
       </c>
       <c r="E55" s="34">
         <f t="shared" si="1"/>
         <v>569</v>
       </c>
       <c r="F55" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G55" s="38" t="s">
         <v>383</v>
       </c>
     </row>
-    <row r="56" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:7" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A56" s="35" t="s">
         <v>72</v>
       </c>
       <c r="B56" s="31" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="C56" s="32">
         <v>13</v>
       </c>
       <c r="D56" s="34">
         <f t="shared" si="0"/>
         <v>570</v>
       </c>
       <c r="E56" s="34">
         <f t="shared" si="1"/>
         <v>582</v>
       </c>
       <c r="F56" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G56" s="38" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A57" s="35" t="s">
         <v>73</v>
       </c>
       <c r="B57" s="31" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="C57" s="32">
         <v>13</v>
       </c>
       <c r="D57" s="34">
         <f t="shared" si="0"/>
         <v>583</v>
       </c>
       <c r="E57" s="34">
         <f t="shared" si="1"/>
         <v>595</v>
       </c>
       <c r="F57" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G57" s="38" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A58" s="35" t="s">
         <v>74</v>
       </c>
       <c r="B58" s="31" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="C58" s="32">
         <v>6</v>
       </c>
       <c r="D58" s="34">
         <f t="shared" si="0"/>
         <v>596</v>
       </c>
       <c r="E58" s="34">
         <f t="shared" si="1"/>
         <v>601</v>
       </c>
       <c r="F58" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G58" s="38" t="s">
         <v>383</v>
       </c>
     </row>
-    <row r="59" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:7" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A59" s="30" t="s">
         <v>75</v>
       </c>
       <c r="B59" s="31" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="C59" s="32">
         <v>13</v>
       </c>
       <c r="D59" s="34">
         <f t="shared" si="0"/>
         <v>602</v>
       </c>
       <c r="E59" s="34">
         <f t="shared" si="1"/>
         <v>614</v>
       </c>
       <c r="F59" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G59" s="38" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="35" t="s">
         <v>76</v>
       </c>
       <c r="B60" s="31" t="s">
         <v>290</v>
       </c>
       <c r="C60" s="32">
         <v>13</v>
       </c>
       <c r="D60" s="34">
         <f t="shared" si="0"/>
         <v>615</v>
       </c>
       <c r="E60" s="34">
         <f t="shared" si="1"/>
         <v>627</v>
       </c>
       <c r="F60" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G60" s="38" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="35" t="s">
         <v>77</v>
       </c>
       <c r="B61" s="31" t="s">
         <v>105</v>
       </c>
       <c r="C61" s="32">
         <v>6</v>
       </c>
       <c r="D61" s="34">
         <f t="shared" si="0"/>
         <v>628</v>
       </c>
       <c r="E61" s="34">
         <f t="shared" si="1"/>
         <v>633</v>
       </c>
       <c r="F61" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G61" s="38" t="s">
         <v>383</v>
       </c>
     </row>
-    <row r="62" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="35" t="s">
         <v>78</v>
       </c>
       <c r="B62" s="31" t="s">
         <v>106</v>
       </c>
       <c r="C62" s="32">
         <v>13</v>
       </c>
       <c r="D62" s="34">
         <f t="shared" si="0"/>
         <v>634</v>
       </c>
       <c r="E62" s="34">
         <f t="shared" si="1"/>
         <v>646</v>
       </c>
       <c r="F62" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G62" s="38" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A63" s="35" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="B63" s="31" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="C63" s="32">
         <v>13</v>
       </c>
       <c r="D63" s="34">
         <f t="shared" si="0"/>
         <v>647</v>
       </c>
       <c r="E63" s="34">
         <f t="shared" si="1"/>
         <v>659</v>
       </c>
       <c r="F63" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G63" s="38" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="35" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="B64" s="31" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="C64" s="32">
         <v>6</v>
       </c>
       <c r="D64" s="34">
         <f t="shared" si="0"/>
         <v>660</v>
       </c>
       <c r="E64" s="34">
         <f t="shared" si="1"/>
         <v>665</v>
       </c>
       <c r="F64" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G64" s="38" t="s">
         <v>383</v>
       </c>
     </row>
-    <row r="65" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="35" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="B65" s="31" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="C65" s="32">
         <v>13</v>
       </c>
       <c r="D65" s="34">
         <f t="shared" si="0"/>
         <v>666</v>
       </c>
       <c r="E65" s="34">
         <f t="shared" si="1"/>
         <v>678</v>
       </c>
       <c r="F65" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G65" s="38" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A66" s="35" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="B66" s="31" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="C66" s="32">
         <v>13</v>
       </c>
       <c r="D66" s="34">
         <f t="shared" si="0"/>
         <v>679</v>
       </c>
       <c r="E66" s="34">
         <f>SUM(C66,D66) - 1</f>
         <v>691</v>
       </c>
       <c r="F66" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G66" s="38" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A67" s="35" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="B67" s="31" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="C67" s="32">
         <v>6</v>
       </c>
       <c r="D67" s="34">
         <f>SUM(E66 + 1)</f>
         <v>692</v>
       </c>
       <c r="E67" s="34">
         <f>SUM(C67,D67) - 1</f>
         <v>697</v>
       </c>
       <c r="F67" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G67" s="38" t="s">
         <v>383</v>
       </c>
     </row>
-    <row r="68" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:8" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A68" s="35" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="B68" s="31" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="C68" s="32">
         <v>13</v>
       </c>
       <c r="D68" s="34">
         <f>SUM(E67 + 1)</f>
         <v>698</v>
       </c>
       <c r="E68" s="34">
         <f>SUM(C68,D68) - 1</f>
         <v>710</v>
       </c>
       <c r="F68" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G68" s="38" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:8" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="30" t="s">
         <v>79</v>
       </c>
       <c r="B69" s="31" t="s">
         <v>291</v>
       </c>
       <c r="C69" s="32">
         <v>13</v>
       </c>
       <c r="D69" s="34">
         <f>SUM(E68 + 1)</f>
         <v>711</v>
       </c>
       <c r="E69" s="34">
         <f>SUM(C69,D69) - 1</f>
         <v>723</v>
       </c>
       <c r="F69" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G69" s="38" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="35" t="s">
         <v>80</v>
       </c>
       <c r="B70" s="31" t="s">
         <v>137</v>
       </c>
       <c r="C70" s="32">
         <v>6</v>
       </c>
       <c r="D70" s="34">
         <f t="shared" si="0"/>
         <v>724</v>
       </c>
       <c r="E70" s="34">
         <f t="shared" si="1"/>
         <v>729</v>
       </c>
       <c r="F70" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G70" s="38" t="s">
         <v>383</v>
       </c>
     </row>
-    <row r="71" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="35" t="s">
         <v>81</v>
       </c>
       <c r="B71" s="31" t="s">
         <v>138</v>
       </c>
       <c r="C71" s="32">
         <v>13</v>
       </c>
       <c r="D71" s="34">
         <f t="shared" si="0"/>
         <v>730</v>
       </c>
       <c r="E71" s="34">
         <f t="shared" si="1"/>
         <v>742</v>
       </c>
       <c r="F71" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G71" s="38" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="35" t="s">
         <v>82</v>
       </c>
       <c r="B72" s="31" t="s">
         <v>140</v>
       </c>
       <c r="C72" s="32">
         <v>30</v>
       </c>
       <c r="D72" s="34">
         <f t="shared" si="0"/>
         <v>743</v>
       </c>
       <c r="E72" s="34">
         <f t="shared" si="1"/>
         <v>772</v>
       </c>
       <c r="F72" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G72" s="31" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="30" t="s">
         <v>83</v>
       </c>
       <c r="B73" s="31" t="s">
         <v>139</v>
       </c>
       <c r="C73" s="32">
         <v>13</v>
       </c>
       <c r="D73" s="34">
         <f t="shared" si="0"/>
         <v>773</v>
       </c>
       <c r="E73" s="34">
         <f t="shared" si="1"/>
         <v>785</v>
       </c>
       <c r="F73" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G73" s="31" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="H73" s="50"/>
     </row>
-    <row r="74" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:8" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A74" s="35" t="s">
         <v>84</v>
       </c>
       <c r="B74" s="31" t="s">
         <v>293</v>
       </c>
       <c r="C74" s="32">
         <v>13</v>
       </c>
       <c r="D74" s="34">
         <f t="shared" si="0"/>
         <v>786</v>
       </c>
       <c r="E74" s="34">
         <f t="shared" si="1"/>
         <v>798</v>
       </c>
       <c r="F74" s="36" t="s">
         <v>15</v>
       </c>
       <c r="G74" s="31" t="s">
-        <v>470</v>
-[...3 lines deleted...]
-      <c r="A75" s="144" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="171" t="s">
         <v>371</v>
       </c>
-      <c r="B75" s="145"/>
-[...6 lines deleted...]
-    <row r="76" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="172"/>
+      <c r="C75" s="172"/>
+      <c r="D75" s="172"/>
+      <c r="E75" s="172"/>
+      <c r="F75" s="172"/>
+      <c r="G75" s="173"/>
+    </row>
+    <row r="76" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="35" t="s">
         <v>85</v>
       </c>
       <c r="B76" s="31" t="s">
         <v>110</v>
       </c>
       <c r="C76" s="32">
         <v>13</v>
       </c>
       <c r="D76" s="34">
         <f>SUM(E74 + 1)</f>
         <v>799</v>
       </c>
       <c r="E76" s="34">
         <f t="shared" si="1"/>
         <v>811</v>
       </c>
       <c r="F76" s="36" t="s">
         <v>15</v>
       </c>
       <c r="G76" s="31" t="s">
-        <v>471</v>
-[...3 lines deleted...]
-      <c r="A77" s="144" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="171" t="s">
         <v>431</v>
       </c>
-      <c r="B77" s="145"/>
-[...6 lines deleted...]
-    <row r="78" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="B77" s="172"/>
+      <c r="C77" s="172"/>
+      <c r="D77" s="172"/>
+      <c r="E77" s="172"/>
+      <c r="F77" s="172"/>
+      <c r="G77" s="173"/>
+    </row>
+    <row r="78" spans="1:8" ht="66" x14ac:dyDescent="0.25">
       <c r="A78" s="35" t="s">
         <v>86</v>
       </c>
       <c r="B78" s="31" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="C78" s="32">
         <v>13</v>
       </c>
       <c r="D78" s="34">
         <f>SUM(E76 + 1)</f>
         <v>812</v>
       </c>
       <c r="E78" s="34">
         <f t="shared" si="1"/>
         <v>824</v>
       </c>
       <c r="F78" s="36" t="s">
         <v>15</v>
       </c>
       <c r="G78" s="38" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="79" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="30" t="s">
         <v>87</v>
       </c>
       <c r="B79" s="31" t="s">
         <v>141</v>
       </c>
       <c r="C79" s="32">
         <v>13</v>
       </c>
       <c r="D79" s="34">
         <f t="shared" si="0"/>
         <v>825</v>
       </c>
       <c r="E79" s="34">
         <f t="shared" si="1"/>
         <v>837</v>
       </c>
       <c r="F79" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G79" s="38" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="35" t="s">
         <v>88</v>
       </c>
       <c r="B80" s="31" t="s">
         <v>144</v>
       </c>
       <c r="C80" s="32">
         <v>6</v>
       </c>
       <c r="D80" s="34">
         <f t="shared" si="0"/>
         <v>838</v>
       </c>
       <c r="E80" s="34">
         <f t="shared" si="1"/>
         <v>843</v>
       </c>
       <c r="F80" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G80" s="38" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="81" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="35" t="s">
         <v>89</v>
       </c>
       <c r="B81" s="31" t="s">
         <v>145</v>
       </c>
       <c r="C81" s="32">
         <v>13</v>
       </c>
       <c r="D81" s="34">
         <f t="shared" si="0"/>
         <v>844</v>
       </c>
       <c r="E81" s="34">
         <f t="shared" si="1"/>
         <v>856</v>
       </c>
       <c r="F81" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G81" s="38" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="35" t="s">
         <v>90</v>
       </c>
       <c r="B82" s="33" t="s">
         <v>142</v>
       </c>
       <c r="C82" s="32">
         <v>13</v>
       </c>
       <c r="D82" s="34">
         <f t="shared" si="0"/>
         <v>857</v>
       </c>
       <c r="E82" s="34">
         <f t="shared" si="1"/>
         <v>869</v>
       </c>
       <c r="F82" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G82" s="33" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:7" s="51" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" s="51" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A83" s="30" t="s">
         <v>91</v>
       </c>
       <c r="B83" s="33" t="s">
         <v>146</v>
       </c>
       <c r="C83" s="32">
         <v>6</v>
       </c>
       <c r="D83" s="34">
         <f t="shared" si="0"/>
         <v>870</v>
       </c>
       <c r="E83" s="34">
         <f t="shared" si="1"/>
         <v>875</v>
       </c>
       <c r="F83" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G83" s="33" t="s">
         <v>419</v>
       </c>
     </row>
-    <row r="84" spans="1:7" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:7" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="35" t="s">
         <v>92</v>
       </c>
       <c r="B84" s="33" t="s">
         <v>147</v>
       </c>
       <c r="C84" s="32">
         <v>13</v>
       </c>
       <c r="D84" s="34">
         <f t="shared" si="0"/>
         <v>876</v>
       </c>
       <c r="E84" s="34">
         <f t="shared" si="1"/>
         <v>888</v>
       </c>
       <c r="F84" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G84" s="33" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="35" t="s">
         <v>93</v>
       </c>
       <c r="B85" s="31" t="s">
         <v>432</v>
       </c>
       <c r="C85" s="32">
         <v>13</v>
       </c>
       <c r="D85" s="34">
         <f t="shared" ref="D85:D96" si="2">SUM(E84 + 1)</f>
         <v>889</v>
       </c>
       <c r="E85" s="34">
         <f t="shared" ref="E85:E96" si="3">SUM(C85,D85) - 1</f>
         <v>901</v>
       </c>
       <c r="F85" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G85" s="38" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="86" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="35" t="s">
         <v>94</v>
       </c>
       <c r="B86" s="31" t="s">
         <v>143</v>
       </c>
       <c r="C86" s="32">
         <v>13</v>
       </c>
       <c r="D86" s="34">
         <f t="shared" si="2"/>
         <v>902</v>
       </c>
       <c r="E86" s="34">
         <f t="shared" si="3"/>
         <v>914</v>
       </c>
       <c r="F86" s="36" t="s">
         <v>15</v>
       </c>
       <c r="G86" s="31" t="s">
-        <v>586</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="30" t="s">
         <v>215</v>
       </c>
       <c r="B87" s="31" t="s">
         <v>148</v>
       </c>
       <c r="C87" s="32">
         <v>6</v>
       </c>
       <c r="D87" s="34">
         <f t="shared" si="2"/>
         <v>915</v>
       </c>
       <c r="E87" s="34">
         <f t="shared" si="3"/>
         <v>920</v>
       </c>
       <c r="F87" s="36" t="s">
         <v>15</v>
       </c>
       <c r="G87" s="31" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="88" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="35" t="s">
         <v>217</v>
       </c>
       <c r="B88" s="31" t="s">
         <v>149</v>
       </c>
       <c r="C88" s="32">
         <v>13</v>
       </c>
       <c r="D88" s="34">
         <f t="shared" si="2"/>
         <v>921</v>
       </c>
       <c r="E88" s="34">
         <f t="shared" si="3"/>
         <v>933</v>
       </c>
       <c r="F88" s="36" t="s">
         <v>15</v>
       </c>
       <c r="G88" s="31" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="35" t="s">
         <v>294</v>
       </c>
       <c r="B89" s="31" t="s">
         <v>150</v>
       </c>
       <c r="C89" s="32">
         <v>13</v>
       </c>
       <c r="D89" s="34">
         <f t="shared" si="2"/>
         <v>934</v>
       </c>
       <c r="E89" s="34">
         <f t="shared" si="3"/>
         <v>946</v>
       </c>
       <c r="F89" s="36" t="s">
         <v>15</v>
       </c>
       <c r="G89" s="31" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:7" s="51" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" s="51" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A90" s="35" t="s">
         <v>295</v>
       </c>
       <c r="B90" s="31" t="s">
         <v>151</v>
       </c>
       <c r="C90" s="32">
         <v>6</v>
       </c>
       <c r="D90" s="34">
         <f t="shared" si="2"/>
         <v>947</v>
       </c>
       <c r="E90" s="34">
         <f t="shared" si="3"/>
         <v>952</v>
       </c>
       <c r="F90" s="36" t="s">
         <v>15</v>
       </c>
       <c r="G90" s="33" t="s">
         <v>420</v>
       </c>
     </row>
-    <row r="91" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="30" t="s">
         <v>296</v>
       </c>
       <c r="B91" s="31" t="s">
         <v>152</v>
       </c>
       <c r="C91" s="32">
         <v>13</v>
       </c>
       <c r="D91" s="34">
         <f t="shared" si="2"/>
         <v>953</v>
       </c>
       <c r="E91" s="34">
         <f t="shared" si="3"/>
         <v>965</v>
       </c>
       <c r="F91" s="36" t="s">
         <v>15</v>
       </c>
       <c r="G91" s="31" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:7" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="35" t="s">
         <v>297</v>
       </c>
       <c r="B92" s="31" t="s">
         <v>433</v>
       </c>
       <c r="C92" s="32">
         <v>13</v>
       </c>
       <c r="D92" s="34">
         <f t="shared" si="2"/>
         <v>966</v>
       </c>
       <c r="E92" s="34">
         <f t="shared" si="3"/>
         <v>978</v>
       </c>
       <c r="F92" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G92" s="38" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="93" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:7" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A93" s="35" t="s">
         <v>298</v>
       </c>
       <c r="B93" s="31" t="s">
         <v>434</v>
       </c>
       <c r="C93" s="32">
         <v>13</v>
       </c>
       <c r="D93" s="34">
         <f t="shared" si="2"/>
         <v>979</v>
       </c>
       <c r="E93" s="34">
         <f t="shared" si="3"/>
         <v>991</v>
       </c>
       <c r="F93" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="31" t="s">
         <v>376</v>
       </c>
     </row>
-    <row r="94" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" s="35" t="s">
         <v>299</v>
       </c>
       <c r="B94" s="31" t="s">
         <v>345</v>
       </c>
       <c r="C94" s="32">
         <v>6</v>
       </c>
       <c r="D94" s="34">
         <f t="shared" si="2"/>
         <v>992</v>
       </c>
       <c r="E94" s="34">
         <f>SUM(C94,D94) - 1</f>
         <v>997</v>
       </c>
       <c r="F94" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="38" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="95" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" s="35" t="s">
         <v>350</v>
       </c>
       <c r="B95" s="124" t="s">
         <v>436</v>
       </c>
       <c r="C95" s="32">
         <v>13</v>
       </c>
       <c r="D95" s="34">
         <f t="shared" si="2"/>
         <v>998</v>
       </c>
       <c r="E95" s="34">
         <f t="shared" si="3"/>
         <v>1010</v>
       </c>
       <c r="F95" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G95" s="38" t="s">
         <v>377</v>
       </c>
     </row>
-    <row r="96" spans="1:7" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:7" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="30" t="s">
         <v>387</v>
       </c>
       <c r="B96" s="31" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="C96" s="32">
         <v>13</v>
       </c>
       <c r="D96" s="34">
         <f t="shared" si="2"/>
         <v>1011</v>
       </c>
       <c r="E96" s="34">
         <f t="shared" si="3"/>
         <v>1023</v>
       </c>
       <c r="F96" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="31" t="s">
-        <v>472</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:7" x14ac:dyDescent="0.2">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A97" s="52"/>
       <c r="B97" s="44"/>
       <c r="C97" s="53"/>
       <c r="D97" s="54"/>
       <c r="F97" s="53"/>
       <c r="G97" s="44"/>
     </row>
-    <row r="99" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A99" s="52"/>
       <c r="B99" s="44"/>
       <c r="C99" s="53"/>
       <c r="D99" s="54"/>
       <c r="F99" s="53"/>
       <c r="G99" s="44"/>
     </row>
-    <row r="100" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" s="55"/>
     </row>
-    <row r="101" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A101" s="55"/>
     </row>
-    <row r="102" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A102" s="55"/>
     </row>
-    <row r="103" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A103" s="55"/>
     </row>
-    <row r="104" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A104" s="55"/>
     </row>
-    <row r="105" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A105" s="55"/>
     </row>
-    <row r="106" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A106" s="55"/>
     </row>
-    <row r="107" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A107" s="55"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-    <mergeCell ref="A77:G77"/>
+  <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A11:G11"/>
-[...2 lines deleted...]
-    <mergeCell ref="A75:G75"/>
   </mergeCells>
   <printOptions gridLines="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"-,Italic"Illinois Electronic Filing ST-1 Record Layouts and File Specifications
 Printed by the authority of the state of Illinois
 STS-81-RL (R-11/25)</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:IW49"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:IW1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.5703125" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="14.5546875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="93" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="14.5703125" style="93"/>
+    <col min="1" max="1" width="8.6640625" style="93" customWidth="1"/>
+    <col min="2" max="2" width="32.33203125" style="93" customWidth="1"/>
+    <col min="3" max="4" width="9.33203125" style="93" customWidth="1"/>
+    <col min="5" max="5" width="9.33203125" style="96" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="93" customWidth="1"/>
+    <col min="7" max="7" width="55.44140625" style="93" customWidth="1"/>
+    <col min="8" max="16384" width="14.5546875" style="93"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:257" s="87" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="153" t="s">
+    <row r="1" spans="1:257" s="87" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="191" t="s">
         <v>344</v>
       </c>
-      <c r="B1" s="154"/>
-[...256 lines deleted...]
-    <row r="2" spans="1:257" s="44" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="192"/>
+      <c r="C1" s="192"/>
+      <c r="D1" s="192"/>
+      <c r="E1" s="192"/>
+      <c r="F1" s="192"/>
+      <c r="G1" s="192"/>
+      <c r="H1" s="192"/>
+      <c r="I1" s="192"/>
+      <c r="J1" s="192"/>
+      <c r="K1" s="192"/>
+      <c r="L1" s="192"/>
+      <c r="M1" s="192"/>
+      <c r="N1" s="192"/>
+      <c r="O1" s="192"/>
+      <c r="P1" s="192"/>
+      <c r="Q1" s="192"/>
+      <c r="R1" s="192"/>
+      <c r="S1" s="192"/>
+      <c r="T1" s="192"/>
+      <c r="U1" s="192"/>
+      <c r="V1" s="192"/>
+      <c r="W1" s="192"/>
+      <c r="X1" s="192"/>
+      <c r="Y1" s="192"/>
+      <c r="Z1" s="192"/>
+      <c r="AA1" s="192"/>
+      <c r="AB1" s="192"/>
+      <c r="AC1" s="192"/>
+      <c r="AD1" s="192"/>
+      <c r="AE1" s="192"/>
+      <c r="AF1" s="192"/>
+      <c r="AG1" s="192"/>
+      <c r="AH1" s="192"/>
+      <c r="AI1" s="192"/>
+      <c r="AJ1" s="192"/>
+      <c r="AK1" s="192"/>
+      <c r="AL1" s="192"/>
+      <c r="AM1" s="192"/>
+      <c r="AN1" s="192"/>
+      <c r="AO1" s="192"/>
+      <c r="AP1" s="192"/>
+      <c r="AQ1" s="192"/>
+      <c r="AR1" s="192"/>
+      <c r="AS1" s="192"/>
+      <c r="AT1" s="192"/>
+      <c r="AU1" s="192"/>
+      <c r="AV1" s="192"/>
+      <c r="AW1" s="192"/>
+      <c r="AX1" s="192"/>
+      <c r="AY1" s="192"/>
+      <c r="AZ1" s="192"/>
+      <c r="BA1" s="192"/>
+      <c r="BB1" s="192"/>
+      <c r="BC1" s="192"/>
+      <c r="BD1" s="192"/>
+      <c r="BE1" s="192"/>
+      <c r="BF1" s="192"/>
+      <c r="BG1" s="192"/>
+      <c r="BH1" s="192"/>
+      <c r="BI1" s="192"/>
+      <c r="BJ1" s="192"/>
+      <c r="BK1" s="192"/>
+      <c r="BL1" s="192"/>
+      <c r="BM1" s="192"/>
+      <c r="BN1" s="192"/>
+      <c r="BO1" s="192"/>
+      <c r="BP1" s="192"/>
+      <c r="BQ1" s="192"/>
+      <c r="BR1" s="192"/>
+      <c r="BS1" s="192"/>
+      <c r="BT1" s="192"/>
+      <c r="BU1" s="192"/>
+      <c r="BV1" s="192"/>
+      <c r="BW1" s="192"/>
+      <c r="BX1" s="192"/>
+      <c r="BY1" s="192"/>
+      <c r="BZ1" s="192"/>
+      <c r="CA1" s="192"/>
+      <c r="CB1" s="192"/>
+      <c r="CC1" s="192"/>
+      <c r="CD1" s="192"/>
+      <c r="CE1" s="192"/>
+      <c r="CF1" s="192"/>
+      <c r="CG1" s="192"/>
+      <c r="CH1" s="192"/>
+      <c r="CI1" s="192"/>
+      <c r="CJ1" s="192"/>
+      <c r="CK1" s="192"/>
+      <c r="CL1" s="192"/>
+      <c r="CM1" s="192"/>
+      <c r="CN1" s="192"/>
+      <c r="CO1" s="192"/>
+      <c r="CP1" s="192"/>
+      <c r="CQ1" s="192"/>
+      <c r="CR1" s="192"/>
+      <c r="CS1" s="192"/>
+      <c r="CT1" s="192"/>
+      <c r="CU1" s="192"/>
+      <c r="CV1" s="192"/>
+      <c r="CW1" s="192"/>
+      <c r="CX1" s="192"/>
+      <c r="CY1" s="192"/>
+      <c r="CZ1" s="192"/>
+      <c r="DA1" s="192"/>
+      <c r="DB1" s="192"/>
+      <c r="DC1" s="192"/>
+      <c r="DD1" s="192"/>
+      <c r="DE1" s="192"/>
+      <c r="DF1" s="192"/>
+      <c r="DG1" s="192"/>
+      <c r="DH1" s="192"/>
+      <c r="DI1" s="192"/>
+      <c r="DJ1" s="192"/>
+      <c r="DK1" s="192"/>
+      <c r="DL1" s="192"/>
+      <c r="DM1" s="192"/>
+      <c r="DN1" s="192"/>
+      <c r="DO1" s="192"/>
+      <c r="DP1" s="192"/>
+      <c r="DQ1" s="192"/>
+      <c r="DR1" s="192"/>
+      <c r="DS1" s="192"/>
+      <c r="DT1" s="192"/>
+      <c r="DU1" s="192"/>
+      <c r="DV1" s="192"/>
+      <c r="DW1" s="192"/>
+      <c r="DX1" s="192"/>
+      <c r="DY1" s="192"/>
+      <c r="DZ1" s="192"/>
+      <c r="EA1" s="192"/>
+      <c r="EB1" s="192"/>
+      <c r="EC1" s="192"/>
+      <c r="ED1" s="192"/>
+      <c r="EE1" s="192"/>
+      <c r="EF1" s="192"/>
+      <c r="EG1" s="192"/>
+      <c r="EH1" s="192"/>
+      <c r="EI1" s="192"/>
+      <c r="EJ1" s="192"/>
+      <c r="EK1" s="192"/>
+      <c r="EL1" s="192"/>
+      <c r="EM1" s="192"/>
+      <c r="EN1" s="192"/>
+      <c r="EO1" s="192"/>
+      <c r="EP1" s="192"/>
+      <c r="EQ1" s="192"/>
+      <c r="ER1" s="192"/>
+      <c r="ES1" s="192"/>
+      <c r="ET1" s="192"/>
+      <c r="EU1" s="192"/>
+      <c r="EV1" s="192"/>
+      <c r="EW1" s="192"/>
+      <c r="EX1" s="192"/>
+      <c r="EY1" s="192"/>
+      <c r="EZ1" s="192"/>
+      <c r="FA1" s="192"/>
+      <c r="FB1" s="192"/>
+      <c r="FC1" s="192"/>
+      <c r="FD1" s="192"/>
+      <c r="FE1" s="192"/>
+      <c r="FF1" s="192"/>
+      <c r="FG1" s="192"/>
+      <c r="FH1" s="192"/>
+      <c r="FI1" s="192"/>
+      <c r="FJ1" s="192"/>
+      <c r="FK1" s="192"/>
+      <c r="FL1" s="192"/>
+      <c r="FM1" s="192"/>
+      <c r="FN1" s="192"/>
+      <c r="FO1" s="192"/>
+      <c r="FP1" s="192"/>
+      <c r="FQ1" s="192"/>
+      <c r="FR1" s="192"/>
+      <c r="FS1" s="192"/>
+      <c r="FT1" s="192"/>
+      <c r="FU1" s="192"/>
+      <c r="FV1" s="192"/>
+      <c r="FW1" s="192"/>
+      <c r="FX1" s="192"/>
+      <c r="FY1" s="192"/>
+      <c r="FZ1" s="192"/>
+      <c r="GA1" s="192"/>
+      <c r="GB1" s="192"/>
+      <c r="GC1" s="192"/>
+      <c r="GD1" s="192"/>
+      <c r="GE1" s="192"/>
+      <c r="GF1" s="192"/>
+      <c r="GG1" s="192"/>
+      <c r="GH1" s="192"/>
+      <c r="GI1" s="192"/>
+      <c r="GJ1" s="192"/>
+      <c r="GK1" s="192"/>
+      <c r="GL1" s="192"/>
+      <c r="GM1" s="192"/>
+      <c r="GN1" s="192"/>
+      <c r="GO1" s="192"/>
+      <c r="GP1" s="192"/>
+      <c r="GQ1" s="192"/>
+      <c r="GR1" s="192"/>
+      <c r="GS1" s="192"/>
+      <c r="GT1" s="192"/>
+      <c r="GU1" s="192"/>
+      <c r="GV1" s="192"/>
+      <c r="GW1" s="192"/>
+      <c r="GX1" s="192"/>
+      <c r="GY1" s="192"/>
+      <c r="GZ1" s="192"/>
+      <c r="HA1" s="192"/>
+      <c r="HB1" s="192"/>
+      <c r="HC1" s="192"/>
+      <c r="HD1" s="192"/>
+      <c r="HE1" s="192"/>
+      <c r="HF1" s="192"/>
+      <c r="HG1" s="192"/>
+      <c r="HH1" s="192"/>
+      <c r="HI1" s="192"/>
+      <c r="HJ1" s="192"/>
+      <c r="HK1" s="192"/>
+      <c r="HL1" s="192"/>
+      <c r="HM1" s="192"/>
+      <c r="HN1" s="192"/>
+      <c r="HO1" s="192"/>
+      <c r="HP1" s="192"/>
+      <c r="HQ1" s="192"/>
+      <c r="HR1" s="192"/>
+      <c r="HS1" s="192"/>
+      <c r="HT1" s="192"/>
+      <c r="HU1" s="192"/>
+      <c r="HV1" s="192"/>
+      <c r="HW1" s="192"/>
+      <c r="HX1" s="192"/>
+      <c r="HY1" s="192"/>
+      <c r="HZ1" s="192"/>
+      <c r="IA1" s="192"/>
+      <c r="IB1" s="192"/>
+      <c r="IC1" s="192"/>
+      <c r="ID1" s="192"/>
+      <c r="IE1" s="192"/>
+      <c r="IF1" s="192"/>
+      <c r="IG1" s="192"/>
+      <c r="IH1" s="192"/>
+      <c r="II1" s="192"/>
+      <c r="IJ1" s="192"/>
+      <c r="IK1" s="192"/>
+      <c r="IL1" s="192"/>
+      <c r="IM1" s="192"/>
+      <c r="IN1" s="192"/>
+      <c r="IO1" s="192"/>
+      <c r="IP1" s="192"/>
+      <c r="IQ1" s="192"/>
+      <c r="IR1" s="192"/>
+      <c r="IS1" s="192"/>
+      <c r="IT1" s="192"/>
+      <c r="IU1" s="192"/>
+      <c r="IV1" s="192"/>
+      <c r="IW1" s="192"/>
+    </row>
+    <row r="2" spans="1:257" s="44" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="41" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="42" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="22" t="s">
         <v>388</v>
       </c>
       <c r="E2" s="22" t="s">
         <v>389</v>
       </c>
       <c r="F2" s="43" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="42" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:257" s="87" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:257" s="87" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="30" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="39" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="32">
         <v>13</v>
       </c>
       <c r="D3" s="88">
         <v>1</v>
       </c>
       <c r="E3" s="46">
         <v>13</v>
       </c>
       <c r="F3" s="32" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="39" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:257" s="87" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="4" spans="1:257" s="87" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="39" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="37">
         <v>3</v>
       </c>
       <c r="D4" s="34">
         <f>SUM(E3,1)</f>
         <v>14</v>
       </c>
       <c r="E4" s="34">
         <f>SUM(C4,D4) - 1</f>
         <v>16</v>
       </c>
       <c r="F4" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="38" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="5" spans="1:257" s="87" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:257" s="87" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="39" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="32">
         <v>8</v>
       </c>
       <c r="D5" s="34">
         <f t="shared" ref="D5:D35" si="0">SUM(E4,1)</f>
         <v>17</v>
       </c>
       <c r="E5" s="34">
         <f t="shared" ref="E5:E35" si="1">SUM(C5,D5) - 1</f>
         <v>24</v>
       </c>
       <c r="F5" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="38" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="6" spans="1:257" s="87" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:257" s="87" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="39" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C6" s="32">
         <v>8</v>
       </c>
       <c r="D6" s="34">
         <f t="shared" si="0"/>
         <v>25</v>
       </c>
       <c r="E6" s="34">
         <f t="shared" si="1"/>
         <v>32</v>
       </c>
       <c r="F6" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="7" spans="1:257" s="87" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:257" s="87" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="39" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="32">
         <v>5</v>
       </c>
       <c r="D7" s="34">
         <f t="shared" si="0"/>
         <v>33</v>
       </c>
       <c r="E7" s="34">
         <f t="shared" si="1"/>
         <v>37</v>
       </c>
       <c r="F7" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>332</v>
       </c>
     </row>
-    <row r="8" spans="1:257" s="87" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:257" s="87" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A8" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="32">
         <v>8</v>
       </c>
       <c r="D8" s="34">
         <f t="shared" si="0"/>
         <v>38</v>
       </c>
       <c r="E8" s="34">
         <f t="shared" si="1"/>
         <v>45</v>
       </c>
       <c r="F8" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>397</v>
       </c>
     </row>
-    <row r="9" spans="1:257" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:257" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="32">
         <v>5</v>
       </c>
       <c r="D9" s="34">
         <f t="shared" si="0"/>
         <v>46</v>
       </c>
       <c r="E9" s="34">
         <f t="shared" si="1"/>
         <v>50</v>
       </c>
       <c r="F9" s="11"/>
       <c r="G9" s="15" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="10" spans="1:257" s="47" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:257" s="47" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="38" t="s">
         <v>282</v>
       </c>
       <c r="C10" s="32">
         <v>8</v>
       </c>
       <c r="D10" s="34">
         <f t="shared" si="0"/>
         <v>51</v>
       </c>
       <c r="E10" s="34">
         <f t="shared" si="1"/>
         <v>58</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="11" spans="1:257" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:257" ht="27" x14ac:dyDescent="0.3">
       <c r="A11" s="89" t="s">
         <v>97</v>
       </c>
       <c r="B11" s="90" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="91">
         <v>8</v>
       </c>
       <c r="D11" s="92">
         <f t="shared" si="0"/>
         <v>59</v>
       </c>
       <c r="E11" s="92">
         <f t="shared" si="1"/>
         <v>66</v>
       </c>
       <c r="F11" s="74" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="17" t="s">
         <v>397</v>
       </c>
     </row>
-    <row r="12" spans="1:257" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:257" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="30" t="s">
         <v>127</v>
       </c>
       <c r="B12" s="38" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="37">
         <v>5</v>
       </c>
       <c r="D12" s="34">
         <f t="shared" si="0"/>
         <v>67</v>
       </c>
       <c r="E12" s="34">
         <f t="shared" si="1"/>
         <v>71</v>
       </c>
       <c r="F12" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="38" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="13" spans="1:257" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:257" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="30" t="s">
         <v>98</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="37">
         <v>8</v>
       </c>
       <c r="D13" s="34">
         <f t="shared" si="0"/>
         <v>72</v>
       </c>
       <c r="E13" s="34">
         <f t="shared" si="1"/>
         <v>79</v>
       </c>
       <c r="F13" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="38" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="14" spans="1:257" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:257" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="30" t="s">
         <v>99</v>
       </c>
       <c r="B14" s="38" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="37">
         <v>8</v>
       </c>
       <c r="D14" s="34">
         <f t="shared" si="0"/>
         <v>80</v>
       </c>
       <c r="E14" s="34">
         <f t="shared" si="1"/>
         <v>87</v>
       </c>
       <c r="F14" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="38" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="15" spans="1:257" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:257" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="30" t="s">
         <v>100</v>
       </c>
       <c r="B15" s="38" t="s">
         <v>125</v>
       </c>
       <c r="C15" s="37">
         <v>8</v>
       </c>
       <c r="D15" s="34">
         <f t="shared" si="0"/>
         <v>88</v>
       </c>
       <c r="E15" s="34">
         <f t="shared" si="1"/>
         <v>95</v>
       </c>
       <c r="F15" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="38" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="16" spans="1:257" ht="39" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:257" ht="40.200000000000003" x14ac:dyDescent="0.3">
       <c r="A16" s="30" t="s">
         <v>123</v>
       </c>
       <c r="B16" s="38" t="s">
         <v>122</v>
       </c>
       <c r="C16" s="37">
         <v>3</v>
       </c>
       <c r="D16" s="34">
         <f t="shared" si="0"/>
         <v>96</v>
       </c>
       <c r="E16" s="34">
         <f t="shared" si="1"/>
         <v>98</v>
       </c>
       <c r="F16" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="31" t="s">
         <v>443</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="64.5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:7" ht="66.599999999999994" x14ac:dyDescent="0.3">
       <c r="A17" s="30" t="s">
         <v>218</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>442</v>
       </c>
       <c r="C17" s="37">
         <v>3</v>
       </c>
       <c r="D17" s="34">
         <f t="shared" si="0"/>
         <v>99</v>
       </c>
       <c r="E17" s="34">
         <f t="shared" si="1"/>
         <v>101</v>
       </c>
       <c r="F17" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="31" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>121</v>
       </c>
       <c r="C18" s="37">
         <v>30</v>
       </c>
       <c r="D18" s="34">
         <f t="shared" si="0"/>
         <v>102</v>
       </c>
       <c r="E18" s="34">
         <f t="shared" si="1"/>
         <v>131</v>
       </c>
       <c r="F18" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="38" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>120</v>
       </c>
       <c r="C19" s="37">
         <v>35</v>
       </c>
       <c r="D19" s="34">
         <f t="shared" si="0"/>
         <v>132</v>
       </c>
       <c r="E19" s="34">
         <f t="shared" si="1"/>
         <v>166</v>
       </c>
       <c r="F19" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="38" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="38" t="s">
         <v>119</v>
       </c>
       <c r="C20" s="37">
         <v>35</v>
       </c>
       <c r="D20" s="34">
         <f t="shared" si="0"/>
         <v>167</v>
       </c>
       <c r="E20" s="34">
         <f t="shared" si="1"/>
         <v>201</v>
       </c>
       <c r="F20" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="38" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="38" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="37">
         <v>20</v>
       </c>
       <c r="D21" s="34">
         <f t="shared" si="0"/>
         <v>202</v>
       </c>
       <c r="E21" s="34">
         <f t="shared" si="1"/>
         <v>221</v>
       </c>
       <c r="F21" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="38" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="38" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="37">
         <v>2</v>
       </c>
       <c r="D22" s="34">
         <f t="shared" si="0"/>
         <v>222</v>
       </c>
       <c r="E22" s="34">
         <f t="shared" si="1"/>
         <v>223</v>
       </c>
       <c r="F22" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="38" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="38" t="s">
         <v>42</v>
       </c>
       <c r="C23" s="37">
         <v>9</v>
       </c>
       <c r="D23" s="34">
         <f t="shared" si="0"/>
         <v>224</v>
       </c>
       <c r="E23" s="34">
         <f t="shared" si="1"/>
         <v>232</v>
       </c>
       <c r="F23" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="38" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="30" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="12" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="C24" s="37">
         <v>13</v>
       </c>
       <c r="D24" s="34">
         <f t="shared" si="0"/>
         <v>233</v>
       </c>
       <c r="E24" s="34">
         <f t="shared" si="1"/>
         <v>245</v>
       </c>
       <c r="F24" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G24" s="38" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="39" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" ht="40.200000000000003" x14ac:dyDescent="0.3">
       <c r="A25" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="12" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="C25" s="37">
         <v>6</v>
       </c>
       <c r="D25" s="34">
         <f t="shared" si="0"/>
         <v>246</v>
       </c>
       <c r="E25" s="34">
         <f t="shared" si="1"/>
         <v>251</v>
       </c>
       <c r="F25" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G25" s="38" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A26" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="12" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="C26" s="37">
         <v>13</v>
       </c>
       <c r="D26" s="34">
         <f t="shared" si="0"/>
         <v>252</v>
       </c>
       <c r="E26" s="34">
         <f t="shared" si="1"/>
         <v>264</v>
       </c>
       <c r="F26" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G26" s="38" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="39" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7" ht="40.200000000000003" x14ac:dyDescent="0.3">
       <c r="A27" s="30" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="12" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="C27" s="37">
         <v>13</v>
       </c>
       <c r="D27" s="34">
         <f t="shared" si="0"/>
         <v>265</v>
       </c>
       <c r="E27" s="34">
         <f t="shared" si="1"/>
         <v>277</v>
       </c>
       <c r="F27" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G27" s="38" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="39" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7" ht="40.200000000000003" x14ac:dyDescent="0.3">
       <c r="A28" s="30" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="12" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="C28" s="37">
         <v>6</v>
       </c>
       <c r="D28" s="34">
         <f t="shared" si="0"/>
         <v>278</v>
       </c>
       <c r="E28" s="34">
         <f t="shared" si="1"/>
         <v>283</v>
       </c>
       <c r="F28" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G28" s="38" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="39" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:7" ht="40.200000000000003" x14ac:dyDescent="0.3">
       <c r="A29" s="30" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="12" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="C29" s="37">
         <v>13</v>
       </c>
       <c r="D29" s="34">
         <f t="shared" si="0"/>
         <v>284</v>
       </c>
       <c r="E29" s="34">
         <f t="shared" si="1"/>
         <v>296</v>
       </c>
       <c r="F29" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G29" s="38" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A30" s="30" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="B30" s="12" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="C30" s="37">
         <v>13</v>
       </c>
       <c r="D30" s="34">
         <f t="shared" si="0"/>
         <v>297</v>
       </c>
       <c r="E30" s="34">
         <f t="shared" si="1"/>
         <v>309</v>
       </c>
       <c r="F30" s="32"/>
       <c r="G30" s="38" t="s">
-        <v>590</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A31" s="30" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="B31" s="12" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="C31" s="37">
         <v>6</v>
       </c>
       <c r="D31" s="34">
         <f t="shared" si="0"/>
         <v>310</v>
       </c>
       <c r="E31" s="34">
         <f t="shared" si="1"/>
         <v>315</v>
       </c>
       <c r="F31" s="32"/>
       <c r="G31" s="38" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A32" s="30" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
       <c r="B32" s="12" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="C32" s="37">
         <v>13</v>
       </c>
       <c r="D32" s="34">
         <f t="shared" si="0"/>
         <v>316</v>
       </c>
       <c r="E32" s="34">
         <f t="shared" si="1"/>
         <v>328</v>
       </c>
       <c r="F32" s="32"/>
       <c r="G32" s="38" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="30" t="s">
         <v>45</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>114</v>
       </c>
       <c r="C33" s="37">
         <v>13</v>
       </c>
       <c r="D33" s="34">
         <f t="shared" si="0"/>
         <v>329</v>
       </c>
       <c r="E33" s="34">
         <f t="shared" si="1"/>
         <v>341</v>
       </c>
       <c r="F33" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G33" s="38" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="34" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="30" t="s">
         <v>46</v>
       </c>
       <c r="B34" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="37">
         <v>6</v>
       </c>
       <c r="D34" s="34">
         <f t="shared" si="0"/>
         <v>342</v>
       </c>
       <c r="E34" s="34">
         <f t="shared" si="1"/>
         <v>347</v>
       </c>
       <c r="F34" s="32" t="s">
         <v>112</v>
       </c>
       <c r="G34" s="33" t="s">
         <v>421</v>
       </c>
     </row>
-    <row r="35" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="30" t="s">
         <v>47</v>
       </c>
       <c r="B35" s="31" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="37">
         <v>13</v>
       </c>
-      <c r="D35" s="136">
+      <c r="D35" s="34">
         <f t="shared" si="0"/>
         <v>348</v>
       </c>
-      <c r="E35" s="136">
+      <c r="E35" s="34">
         <f t="shared" si="1"/>
         <v>360</v>
       </c>
       <c r="F35" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G35" s="38" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="37" spans="1:7" ht="16.5" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:7" ht="16.2" x14ac:dyDescent="0.35">
       <c r="B37" s="94"/>
       <c r="C37" s="94"/>
       <c r="D37" s="94"/>
       <c r="E37" s="95"/>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D43" s="47"/>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D44" s="47"/>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D45" s="47"/>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D46" s="47"/>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D47" s="47"/>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D48" s="47"/>
     </row>
-    <row r="49" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="49" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D49" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:IW1"/>
   </mergeCells>
   <printOptions gridLines="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"-,Italic"Illinois Electronic Filing ST-1 Record Layouts and File Specifications
 Printed by the authority of the state of Illinois
 STS-81-RL (R-11/25)</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{96DB985B-464B-4DCB-ADE6-11DBACF37B76}">
+  <sheetPr>
+    <tabColor rgb="FFFFFF00"/>
+  </sheetPr>
+  <dimension ref="A1:IW40"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="13.109375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="8.6640625" style="136" customWidth="1"/>
+    <col min="2" max="2" width="32.33203125" style="136" customWidth="1"/>
+    <col min="3" max="3" width="9.33203125" style="136" customWidth="1"/>
+    <col min="4" max="5" width="9.33203125" style="137" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="136" customWidth="1"/>
+    <col min="7" max="7" width="57.33203125" style="136" customWidth="1"/>
+    <col min="8" max="16384" width="13.109375" style="136"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:257" s="146" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="193" t="s">
+        <v>615</v>
+      </c>
+      <c r="B1" s="193"/>
+      <c r="C1" s="193"/>
+      <c r="D1" s="193"/>
+      <c r="E1" s="193"/>
+      <c r="F1" s="193"/>
+      <c r="G1" s="193"/>
+      <c r="H1" s="156"/>
+      <c r="I1" s="156"/>
+      <c r="J1" s="156"/>
+      <c r="K1" s="156"/>
+      <c r="L1" s="156"/>
+      <c r="M1" s="156"/>
+      <c r="N1" s="156"/>
+      <c r="O1" s="156"/>
+      <c r="P1" s="156"/>
+      <c r="Q1" s="156"/>
+      <c r="R1" s="156"/>
+      <c r="S1" s="156"/>
+      <c r="T1" s="156"/>
+      <c r="U1" s="156"/>
+      <c r="V1" s="156"/>
+      <c r="W1" s="156"/>
+      <c r="X1" s="156"/>
+      <c r="Y1" s="156"/>
+      <c r="Z1" s="156"/>
+      <c r="AA1" s="156"/>
+      <c r="AB1" s="156"/>
+      <c r="AC1" s="156"/>
+      <c r="AD1" s="156"/>
+      <c r="AE1" s="156"/>
+      <c r="AF1" s="156"/>
+      <c r="AG1" s="156"/>
+      <c r="AH1" s="156"/>
+      <c r="AI1" s="156"/>
+      <c r="AJ1" s="156"/>
+      <c r="AK1" s="156"/>
+      <c r="AL1" s="156"/>
+      <c r="AM1" s="156"/>
+      <c r="AN1" s="156"/>
+      <c r="AO1" s="156"/>
+      <c r="AP1" s="156"/>
+      <c r="AQ1" s="156"/>
+      <c r="AR1" s="156"/>
+      <c r="AS1" s="156"/>
+      <c r="AT1" s="156"/>
+      <c r="AU1" s="156"/>
+      <c r="AV1" s="156"/>
+      <c r="AW1" s="156"/>
+      <c r="AX1" s="156"/>
+      <c r="AY1" s="156"/>
+      <c r="AZ1" s="156"/>
+      <c r="BA1" s="156"/>
+      <c r="BB1" s="156"/>
+      <c r="BC1" s="156"/>
+      <c r="BD1" s="156"/>
+      <c r="BE1" s="156"/>
+      <c r="BF1" s="156"/>
+      <c r="BG1" s="156"/>
+      <c r="BH1" s="156"/>
+      <c r="BI1" s="156"/>
+      <c r="BJ1" s="156"/>
+      <c r="BK1" s="156"/>
+      <c r="BL1" s="156"/>
+      <c r="BM1" s="156"/>
+      <c r="BN1" s="156"/>
+      <c r="BO1" s="156"/>
+      <c r="BP1" s="156"/>
+      <c r="BQ1" s="156"/>
+      <c r="BR1" s="156"/>
+      <c r="BS1" s="156"/>
+      <c r="BT1" s="156"/>
+      <c r="BU1" s="156"/>
+      <c r="BV1" s="156"/>
+      <c r="BW1" s="156"/>
+      <c r="BX1" s="156"/>
+      <c r="BY1" s="156"/>
+      <c r="BZ1" s="156"/>
+      <c r="CA1" s="156"/>
+      <c r="CB1" s="156"/>
+      <c r="CC1" s="156"/>
+      <c r="CD1" s="156"/>
+      <c r="CE1" s="156"/>
+      <c r="CF1" s="156"/>
+      <c r="CG1" s="156"/>
+      <c r="CH1" s="156"/>
+      <c r="CI1" s="156"/>
+      <c r="CJ1" s="156"/>
+      <c r="CK1" s="156"/>
+      <c r="CL1" s="156"/>
+      <c r="CM1" s="156"/>
+      <c r="CN1" s="156"/>
+      <c r="CO1" s="156"/>
+      <c r="CP1" s="156"/>
+      <c r="CQ1" s="156"/>
+      <c r="CR1" s="156"/>
+      <c r="CS1" s="156"/>
+      <c r="CT1" s="156"/>
+      <c r="CU1" s="156"/>
+      <c r="CV1" s="156"/>
+      <c r="CW1" s="156"/>
+      <c r="CX1" s="156"/>
+      <c r="CY1" s="156"/>
+      <c r="CZ1" s="156"/>
+      <c r="DA1" s="156"/>
+      <c r="DB1" s="156"/>
+      <c r="DC1" s="156"/>
+      <c r="DD1" s="156"/>
+      <c r="DE1" s="156"/>
+      <c r="DF1" s="156"/>
+      <c r="DG1" s="156"/>
+      <c r="DH1" s="156"/>
+      <c r="DI1" s="156"/>
+      <c r="DJ1" s="156"/>
+      <c r="DK1" s="156"/>
+      <c r="DL1" s="156"/>
+      <c r="DM1" s="156"/>
+      <c r="DN1" s="156"/>
+      <c r="DO1" s="156"/>
+      <c r="DP1" s="156"/>
+      <c r="DQ1" s="156"/>
+      <c r="DR1" s="156"/>
+      <c r="DS1" s="156"/>
+      <c r="DT1" s="156"/>
+      <c r="DU1" s="156"/>
+      <c r="DV1" s="156"/>
+      <c r="DW1" s="156"/>
+      <c r="DX1" s="156"/>
+      <c r="DY1" s="156"/>
+      <c r="DZ1" s="156"/>
+      <c r="EA1" s="156"/>
+      <c r="EB1" s="156"/>
+      <c r="EC1" s="156"/>
+      <c r="ED1" s="156"/>
+      <c r="EE1" s="156"/>
+      <c r="EF1" s="156"/>
+      <c r="EG1" s="156"/>
+      <c r="EH1" s="156"/>
+      <c r="EI1" s="156"/>
+      <c r="EJ1" s="156"/>
+      <c r="EK1" s="156"/>
+      <c r="EL1" s="156"/>
+      <c r="EM1" s="156"/>
+      <c r="EN1" s="156"/>
+      <c r="EO1" s="156"/>
+      <c r="EP1" s="156"/>
+      <c r="EQ1" s="156"/>
+      <c r="ER1" s="156"/>
+      <c r="ES1" s="156"/>
+      <c r="ET1" s="156"/>
+      <c r="EU1" s="156"/>
+      <c r="EV1" s="156"/>
+      <c r="EW1" s="156"/>
+      <c r="EX1" s="156"/>
+      <c r="EY1" s="156"/>
+      <c r="EZ1" s="156"/>
+      <c r="FA1" s="156"/>
+      <c r="FB1" s="156"/>
+      <c r="FC1" s="156"/>
+      <c r="FD1" s="156"/>
+      <c r="FE1" s="156"/>
+      <c r="FF1" s="156"/>
+      <c r="FG1" s="156"/>
+      <c r="FH1" s="156"/>
+      <c r="FI1" s="156"/>
+      <c r="FJ1" s="156"/>
+      <c r="FK1" s="156"/>
+      <c r="FL1" s="156"/>
+      <c r="FM1" s="156"/>
+      <c r="FN1" s="156"/>
+      <c r="FO1" s="156"/>
+      <c r="FP1" s="156"/>
+      <c r="FQ1" s="156"/>
+      <c r="FR1" s="156"/>
+      <c r="FS1" s="156"/>
+      <c r="FT1" s="156"/>
+      <c r="FU1" s="156"/>
+      <c r="FV1" s="156"/>
+      <c r="FW1" s="156"/>
+      <c r="FX1" s="156"/>
+      <c r="FY1" s="156"/>
+      <c r="FZ1" s="156"/>
+      <c r="GA1" s="156"/>
+      <c r="GB1" s="156"/>
+      <c r="GC1" s="156"/>
+      <c r="GD1" s="156"/>
+      <c r="GE1" s="156"/>
+      <c r="GF1" s="156"/>
+      <c r="GG1" s="156"/>
+      <c r="GH1" s="156"/>
+      <c r="GI1" s="156"/>
+      <c r="GJ1" s="156"/>
+      <c r="GK1" s="156"/>
+      <c r="GL1" s="156"/>
+      <c r="GM1" s="156"/>
+      <c r="GN1" s="156"/>
+      <c r="GO1" s="156"/>
+      <c r="GP1" s="156"/>
+      <c r="GQ1" s="156"/>
+      <c r="GR1" s="156"/>
+      <c r="GS1" s="156"/>
+      <c r="GT1" s="156"/>
+      <c r="GU1" s="156"/>
+      <c r="GV1" s="156"/>
+      <c r="GW1" s="156"/>
+      <c r="GX1" s="156"/>
+      <c r="GY1" s="156"/>
+      <c r="GZ1" s="156"/>
+      <c r="HA1" s="156"/>
+      <c r="HB1" s="156"/>
+      <c r="HC1" s="156"/>
+      <c r="HD1" s="156"/>
+      <c r="HE1" s="156"/>
+      <c r="HF1" s="156"/>
+      <c r="HG1" s="156"/>
+      <c r="HH1" s="156"/>
+      <c r="HI1" s="156"/>
+      <c r="HJ1" s="156"/>
+      <c r="HK1" s="156"/>
+      <c r="HL1" s="156"/>
+      <c r="HM1" s="156"/>
+      <c r="HN1" s="156"/>
+      <c r="HO1" s="156"/>
+      <c r="HP1" s="156"/>
+      <c r="HQ1" s="156"/>
+      <c r="HR1" s="156"/>
+      <c r="HS1" s="156"/>
+      <c r="HT1" s="156"/>
+      <c r="HU1" s="156"/>
+      <c r="HV1" s="156"/>
+      <c r="HW1" s="156"/>
+      <c r="HX1" s="156"/>
+      <c r="HY1" s="156"/>
+      <c r="HZ1" s="156"/>
+      <c r="IA1" s="156"/>
+      <c r="IB1" s="156"/>
+      <c r="IC1" s="156"/>
+      <c r="ID1" s="156"/>
+      <c r="IE1" s="156"/>
+      <c r="IF1" s="156"/>
+      <c r="IG1" s="156"/>
+      <c r="IH1" s="156"/>
+      <c r="II1" s="156"/>
+      <c r="IJ1" s="156"/>
+      <c r="IK1" s="156"/>
+      <c r="IL1" s="156"/>
+      <c r="IM1" s="156"/>
+      <c r="IN1" s="156"/>
+      <c r="IO1" s="156"/>
+      <c r="IP1" s="156"/>
+      <c r="IQ1" s="156"/>
+      <c r="IR1" s="156"/>
+      <c r="IS1" s="156"/>
+      <c r="IT1" s="156"/>
+      <c r="IU1" s="156"/>
+      <c r="IV1" s="156"/>
+      <c r="IW1" s="156"/>
+    </row>
+    <row r="2" spans="1:257" s="156" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="160" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="160" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="162" t="s">
+        <v>388</v>
+      </c>
+      <c r="E2" s="162" t="s">
+        <v>389</v>
+      </c>
+      <c r="F2" s="161" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2" s="160" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:257" s="144" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="143" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="142" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" s="140">
+        <v>13</v>
+      </c>
+      <c r="D3" s="159">
+        <v>1</v>
+      </c>
+      <c r="E3" s="159">
+        <v>13</v>
+      </c>
+      <c r="F3" s="140" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="169" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="4" spans="1:257" s="144" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="143" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="140">
+        <v>3</v>
+      </c>
+      <c r="D4" s="141">
+        <f t="shared" ref="D4:D11" si="0">SUM(E3 + 1)</f>
+        <v>14</v>
+      </c>
+      <c r="E4" s="141">
+        <f t="shared" ref="E4:E22" si="1">SUM(C4,D4) - 1</f>
+        <v>16</v>
+      </c>
+      <c r="F4" s="140" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" s="15" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:257" s="146" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="143" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="142" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" s="140">
+        <v>8</v>
+      </c>
+      <c r="D5" s="141">
+        <f t="shared" si="0"/>
+        <v>17</v>
+      </c>
+      <c r="E5" s="141">
+        <f t="shared" si="1"/>
+        <v>24</v>
+      </c>
+      <c r="F5" s="140" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="15" t="s">
+        <v>605</v>
+      </c>
+      <c r="H5" s="144"/>
+    </row>
+    <row r="6" spans="1:257" s="146" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="143" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="139" t="s">
+        <v>447</v>
+      </c>
+      <c r="C6" s="140">
+        <v>8</v>
+      </c>
+      <c r="D6" s="141">
+        <f t="shared" si="0"/>
+        <v>25</v>
+      </c>
+      <c r="E6" s="141">
+        <f t="shared" si="1"/>
+        <v>32</v>
+      </c>
+      <c r="F6" s="140" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="H6" s="144"/>
+    </row>
+    <row r="7" spans="1:257" s="146" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="143" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="142" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="140">
+        <v>5</v>
+      </c>
+      <c r="D7" s="141">
+        <f t="shared" si="0"/>
+        <v>33</v>
+      </c>
+      <c r="E7" s="141">
+        <f t="shared" si="1"/>
+        <v>37</v>
+      </c>
+      <c r="F7" s="140" t="s">
+        <v>15</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>332</v>
+      </c>
+      <c r="H7" s="144"/>
+    </row>
+    <row r="8" spans="1:257" s="146" customFormat="1" ht="27" x14ac:dyDescent="0.3">
+      <c r="A8" s="143" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="139" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="140">
+        <v>8</v>
+      </c>
+      <c r="D8" s="141">
+        <f t="shared" si="0"/>
+        <v>38</v>
+      </c>
+      <c r="E8" s="141">
+        <f t="shared" si="1"/>
+        <v>45</v>
+      </c>
+      <c r="F8" s="140" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>397</v>
+      </c>
+      <c r="H8" s="144"/>
+    </row>
+    <row r="9" spans="1:257" s="156" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="158" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="148" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="149">
+        <v>5</v>
+      </c>
+      <c r="D9" s="141">
+        <f t="shared" si="0"/>
+        <v>46</v>
+      </c>
+      <c r="E9" s="141">
+        <f t="shared" si="1"/>
+        <v>50</v>
+      </c>
+      <c r="F9" s="157" t="s">
+        <v>10</v>
+      </c>
+      <c r="G9" s="15" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="10" spans="1:257" s="156" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="158" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="148" t="s">
+        <v>282</v>
+      </c>
+      <c r="C10" s="149">
+        <v>8</v>
+      </c>
+      <c r="D10" s="141">
+        <f t="shared" si="0"/>
+        <v>51</v>
+      </c>
+      <c r="E10" s="141">
+        <f t="shared" si="1"/>
+        <v>58</v>
+      </c>
+      <c r="F10" s="157" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:257" s="146" customFormat="1" ht="27" x14ac:dyDescent="0.3">
+      <c r="A11" s="155" t="s">
+        <v>97</v>
+      </c>
+      <c r="B11" s="154" t="s">
+        <v>604</v>
+      </c>
+      <c r="C11" s="152">
+        <v>14</v>
+      </c>
+      <c r="D11" s="153">
+        <f t="shared" si="0"/>
+        <v>59</v>
+      </c>
+      <c r="E11" s="153">
+        <f t="shared" si="1"/>
+        <v>72</v>
+      </c>
+      <c r="F11" s="152" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" s="76" t="s">
+        <v>606</v>
+      </c>
+      <c r="H11" s="144"/>
+    </row>
+    <row r="12" spans="1:257" s="146" customFormat="1" ht="40.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A12" s="151" t="s">
+        <v>98</v>
+      </c>
+      <c r="B12" s="147" t="s">
+        <v>616</v>
+      </c>
+      <c r="C12" s="149">
+        <v>13</v>
+      </c>
+      <c r="D12" s="150">
+        <f>SUM(E11,1)</f>
+        <v>73</v>
+      </c>
+      <c r="E12" s="150">
+        <f t="shared" si="1"/>
+        <v>85</v>
+      </c>
+      <c r="F12" s="149" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="169" t="s">
+        <v>607</v>
+      </c>
+      <c r="H12" s="144"/>
+    </row>
+    <row r="13" spans="1:257" s="146" customFormat="1" ht="40.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A13" s="151" t="s">
+        <v>99</v>
+      </c>
+      <c r="B13" s="147" t="s">
+        <v>617</v>
+      </c>
+      <c r="C13" s="149">
+        <v>6</v>
+      </c>
+      <c r="D13" s="150">
+        <f>SUM(E12,1)</f>
+        <v>86</v>
+      </c>
+      <c r="E13" s="150">
+        <f t="shared" si="1"/>
+        <v>91</v>
+      </c>
+      <c r="F13" s="149" t="s">
+        <v>15</v>
+      </c>
+      <c r="G13" s="169" t="s">
+        <v>601</v>
+      </c>
+      <c r="H13" s="144"/>
+    </row>
+    <row r="14" spans="1:257" s="146" customFormat="1" ht="40.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A14" s="151" t="s">
+        <v>100</v>
+      </c>
+      <c r="B14" s="147" t="s">
+        <v>618</v>
+      </c>
+      <c r="C14" s="149">
+        <v>13</v>
+      </c>
+      <c r="D14" s="150">
+        <f>SUM(E13,1)</f>
+        <v>92</v>
+      </c>
+      <c r="E14" s="150">
+        <f t="shared" si="1"/>
+        <v>104</v>
+      </c>
+      <c r="F14" s="149" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" s="169" t="s">
+        <v>608</v>
+      </c>
+      <c r="H14" s="144"/>
+    </row>
+    <row r="15" spans="1:257" s="146" customFormat="1" ht="40.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A15" s="143" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="139" t="s">
+        <v>619</v>
+      </c>
+      <c r="C15" s="140">
+        <v>13</v>
+      </c>
+      <c r="D15" s="141">
+        <f t="shared" ref="D15:D22" si="2">SUM(E14 + 1)</f>
+        <v>105</v>
+      </c>
+      <c r="E15" s="141">
+        <f t="shared" si="1"/>
+        <v>117</v>
+      </c>
+      <c r="F15" s="140" t="s">
+        <v>15</v>
+      </c>
+      <c r="G15" s="17" t="s">
+        <v>609</v>
+      </c>
+      <c r="H15" s="144"/>
+    </row>
+    <row r="16" spans="1:257" s="146" customFormat="1" ht="40.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A16" s="143" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="147" t="s">
+        <v>620</v>
+      </c>
+      <c r="C16" s="140">
+        <v>6</v>
+      </c>
+      <c r="D16" s="141">
+        <f t="shared" si="2"/>
+        <v>118</v>
+      </c>
+      <c r="E16" s="141">
+        <f t="shared" si="1"/>
+        <v>123</v>
+      </c>
+      <c r="F16" s="140" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" s="17" t="s">
+        <v>601</v>
+      </c>
+      <c r="H16" s="144"/>
+    </row>
+    <row r="17" spans="1:7" s="144" customFormat="1" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A17" s="143" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="145" t="s">
+        <v>621</v>
+      </c>
+      <c r="C17" s="140">
+        <v>13</v>
+      </c>
+      <c r="D17" s="141">
+        <f t="shared" si="2"/>
+        <v>124</v>
+      </c>
+      <c r="E17" s="141">
+        <f t="shared" si="1"/>
+        <v>136</v>
+      </c>
+      <c r="F17" s="140" t="s">
+        <v>15</v>
+      </c>
+      <c r="G17" s="17" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="144" customFormat="1" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A18" s="143" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="139" t="s">
+        <v>603</v>
+      </c>
+      <c r="C18" s="140">
+        <v>13</v>
+      </c>
+      <c r="D18" s="141">
+        <f t="shared" si="2"/>
+        <v>137</v>
+      </c>
+      <c r="E18" s="141">
+        <f t="shared" si="1"/>
+        <v>149</v>
+      </c>
+      <c r="F18" s="140" t="s">
+        <v>15</v>
+      </c>
+      <c r="G18" s="15" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="144" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A19" s="143" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="139" t="s">
+        <v>602</v>
+      </c>
+      <c r="C19" s="140">
+        <v>6</v>
+      </c>
+      <c r="D19" s="141">
+        <f t="shared" si="2"/>
+        <v>150</v>
+      </c>
+      <c r="E19" s="141">
+        <f t="shared" si="1"/>
+        <v>155</v>
+      </c>
+      <c r="F19" s="140" t="s">
+        <v>15</v>
+      </c>
+      <c r="G19" s="15" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="143" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="139" t="s">
+        <v>600</v>
+      </c>
+      <c r="C20" s="140">
+        <v>13</v>
+      </c>
+      <c r="D20" s="141">
+        <f t="shared" si="2"/>
+        <v>156</v>
+      </c>
+      <c r="E20" s="141">
+        <f t="shared" si="1"/>
+        <v>168</v>
+      </c>
+      <c r="F20" s="140" t="s">
+        <v>15</v>
+      </c>
+      <c r="G20" s="17" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="27" x14ac:dyDescent="0.3">
+      <c r="A21" s="143" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="139" t="s">
+        <v>622</v>
+      </c>
+      <c r="C21" s="140">
+        <v>13</v>
+      </c>
+      <c r="D21" s="141">
+        <f t="shared" si="2"/>
+        <v>169</v>
+      </c>
+      <c r="E21" s="141">
+        <f t="shared" si="1"/>
+        <v>181</v>
+      </c>
+      <c r="F21" s="140" t="s">
+        <v>15</v>
+      </c>
+      <c r="G21" s="17" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="53.4" x14ac:dyDescent="0.3">
+      <c r="A22" s="143" t="s">
+        <v>37</v>
+      </c>
+      <c r="B22" s="142" t="s">
+        <v>599</v>
+      </c>
+      <c r="C22" s="140">
+        <v>14</v>
+      </c>
+      <c r="D22" s="141">
+        <f t="shared" si="2"/>
+        <v>182</v>
+      </c>
+      <c r="E22" s="141">
+        <f t="shared" si="1"/>
+        <v>195</v>
+      </c>
+      <c r="F22" s="140" t="s">
+        <v>15</v>
+      </c>
+      <c r="G22" s="17" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A23" s="138"/>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A24" s="138"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A25" s="138"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A26" s="138"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A27" s="138"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A28" s="138"/>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A29" s="138"/>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A30" s="138"/>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A31" s="138"/>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A32" s="138"/>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A33" s="138"/>
+    </row>
+    <row r="34" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A34" s="138"/>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A35" s="138"/>
+    </row>
+    <row r="36" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A36" s="138"/>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A37" s="138"/>
+    </row>
+    <row r="38" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A38" s="138"/>
+    </row>
+    <row r="39" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A39" s="138"/>
+    </row>
+    <row r="40" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A40" s="138"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
+  <printOptions gridLines="1"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup scale="85" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"-,Italic"Illinois Electronic Filing ST-1 Record Layouts and File Specifications
+Printed by the authority of the state of Illinois
+STS-81-RL (R-01/24)</oddFooter>
+  </headerFooter>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="7" max="1048575" man="1"/>
+  </colBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView showWhiteSpace="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="13.109375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="104" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="13.140625" style="104"/>
+    <col min="1" max="1" width="8.6640625" style="104" customWidth="1"/>
+    <col min="2" max="2" width="32.33203125" style="104" customWidth="1"/>
+    <col min="3" max="3" width="9.33203125" style="104" customWidth="1"/>
+    <col min="4" max="5" width="9.33203125" style="106" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="104" customWidth="1"/>
+    <col min="7" max="7" width="55.44140625" style="104" customWidth="1"/>
+    <col min="8" max="16384" width="13.109375" style="104"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="156" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="155" t="s">
+    <row r="1" spans="1:8" s="195" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="194" t="s">
         <v>324</v>
       </c>
-      <c r="D1" s="157"/>
-[...2 lines deleted...]
-    <row r="2" spans="1:8" s="44" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D1" s="196"/>
+      <c r="E1" s="196"/>
+    </row>
+    <row r="2" spans="1:8" s="44" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="41" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="42" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="22" t="s">
         <v>388</v>
       </c>
       <c r="E2" s="22" t="s">
         <v>389</v>
       </c>
       <c r="F2" s="43" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="42" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:8" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="16">
         <v>13</v>
       </c>
       <c r="D3" s="61">
         <v>1</v>
       </c>
       <c r="E3" s="61">
         <v>13</v>
       </c>
       <c r="F3" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="39" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:8" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="97">
         <v>3</v>
       </c>
       <c r="D4" s="28">
         <f>SUM(E3 + 1)</f>
         <v>14</v>
       </c>
       <c r="E4" s="28">
         <f>SUM(C4,D4) - 1</f>
         <v>16</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="16">
         <v>8</v>
       </c>
       <c r="D5" s="28">
         <f t="shared" ref="D5:D28" si="0">SUM(E4 + 1)</f>
         <v>17</v>
       </c>
       <c r="E5" s="28">
         <f t="shared" ref="E5:E28" si="1">SUM(C5,D5) - 1</f>
         <v>24</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>219</v>
       </c>
       <c r="H5" s="29"/>
     </row>
-    <row r="6" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="17" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C6" s="16">
         <v>8</v>
       </c>
       <c r="D6" s="28">
         <f t="shared" si="0"/>
         <v>25</v>
       </c>
       <c r="E6" s="28">
         <f t="shared" si="1"/>
         <v>32</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>220</v>
       </c>
       <c r="H6" s="29"/>
     </row>
-    <row r="7" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="16">
         <v>5</v>
       </c>
       <c r="D7" s="28">
         <f t="shared" si="0"/>
         <v>33</v>
       </c>
       <c r="E7" s="28">
         <f t="shared" si="1"/>
         <v>37</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>332</v>
       </c>
       <c r="H7" s="29"/>
     </row>
-    <row r="8" spans="1:8" s="98" customFormat="1" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:8" s="98" customFormat="1" ht="27" x14ac:dyDescent="0.3">
       <c r="A8" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="16">
         <v>8</v>
       </c>
       <c r="D8" s="28">
         <f t="shared" si="0"/>
         <v>38</v>
       </c>
       <c r="E8" s="28">
         <f t="shared" si="1"/>
         <v>45</v>
       </c>
       <c r="F8" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>397</v>
       </c>
       <c r="H8" s="29"/>
     </row>
-    <row r="9" spans="1:8" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="32">
         <v>5</v>
       </c>
       <c r="D9" s="28">
         <f t="shared" si="0"/>
         <v>46</v>
       </c>
       <c r="E9" s="28">
         <f t="shared" si="1"/>
         <v>50</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="10" spans="1:8" s="47" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" s="47" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="38" t="s">
         <v>282</v>
       </c>
       <c r="C10" s="32">
         <v>8</v>
       </c>
       <c r="D10" s="28">
         <f t="shared" si="0"/>
         <v>51</v>
       </c>
       <c r="E10" s="28">
         <f t="shared" si="1"/>
         <v>58</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="11" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="99" t="s">
         <v>97</v>
       </c>
       <c r="B11" s="100" t="s">
         <v>221</v>
       </c>
       <c r="C11" s="101">
         <v>60</v>
       </c>
       <c r="D11" s="102">
         <f t="shared" si="0"/>
         <v>59</v>
       </c>
       <c r="E11" s="102">
         <f t="shared" si="1"/>
         <v>118</v>
       </c>
       <c r="F11" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="100" t="s">
         <v>222</v>
       </c>
       <c r="H11" s="29"/>
     </row>
-    <row r="12" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="14" t="s">
         <v>98</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>402</v>
       </c>
       <c r="C12" s="16">
         <v>8</v>
       </c>
       <c r="D12" s="28">
         <f t="shared" si="0"/>
         <v>119</v>
       </c>
       <c r="E12" s="28">
         <f t="shared" si="1"/>
         <v>126</v>
       </c>
       <c r="F12" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="17" t="s">
         <v>223</v>
       </c>
       <c r="H12" s="29"/>
     </row>
-    <row r="13" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="14" t="s">
         <v>224</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="16">
         <v>5</v>
       </c>
       <c r="D13" s="28">
         <f t="shared" si="0"/>
         <v>127</v>
       </c>
       <c r="E13" s="28">
         <f t="shared" si="1"/>
         <v>131</v>
       </c>
       <c r="F13" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="17" t="s">
         <v>23</v>
       </c>
       <c r="H13" s="29"/>
     </row>
-    <row r="14" spans="1:8" s="98" customFormat="1" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" s="98" customFormat="1" ht="27" x14ac:dyDescent="0.3">
       <c r="A14" s="14" t="s">
         <v>99</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>225</v>
       </c>
       <c r="C14" s="16">
         <v>8</v>
       </c>
       <c r="D14" s="28">
         <f t="shared" si="0"/>
         <v>132</v>
       </c>
       <c r="E14" s="28">
         <f t="shared" si="1"/>
         <v>139</v>
       </c>
       <c r="F14" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="17" t="s">
         <v>408</v>
       </c>
       <c r="H14" s="29"/>
     </row>
-    <row r="15" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="14" t="s">
         <v>100</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>226</v>
       </c>
       <c r="C15" s="16">
         <v>60</v>
       </c>
       <c r="D15" s="28">
         <f t="shared" si="0"/>
         <v>140</v>
       </c>
       <c r="E15" s="28">
         <f t="shared" si="1"/>
         <v>199</v>
       </c>
       <c r="F15" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="15" t="s">
         <v>227</v>
       </c>
       <c r="H15" s="29"/>
     </row>
-    <row r="16" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:8" s="98" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>228</v>
       </c>
       <c r="C16" s="16">
         <v>35</v>
       </c>
       <c r="D16" s="28">
         <f t="shared" si="0"/>
         <v>200</v>
       </c>
       <c r="E16" s="28">
         <f t="shared" si="1"/>
         <v>234</v>
       </c>
       <c r="F16" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="15" t="s">
         <v>229</v>
       </c>
       <c r="H16" s="29"/>
     </row>
-    <row r="17" spans="1:7" s="103" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" s="103" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="15" t="s">
         <v>401</v>
       </c>
       <c r="C17" s="16">
         <v>8</v>
       </c>
       <c r="D17" s="28">
         <f t="shared" si="0"/>
         <v>235</v>
       </c>
       <c r="E17" s="28">
         <f t="shared" si="1"/>
         <v>242</v>
       </c>
       <c r="F17" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="17" t="s">
         <v>230</v>
       </c>
     </row>
-    <row r="18" spans="1:7" s="103" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" s="103" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="14" t="s">
         <v>231</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="16">
         <v>5</v>
       </c>
       <c r="D18" s="28">
         <f t="shared" si="0"/>
         <v>243</v>
       </c>
       <c r="E18" s="28">
         <f t="shared" si="1"/>
         <v>247</v>
       </c>
       <c r="F18" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="17" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="19" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>232</v>
       </c>
       <c r="C19" s="16">
         <v>10</v>
       </c>
       <c r="D19" s="28">
         <f t="shared" si="0"/>
         <v>248</v>
       </c>
       <c r="E19" s="28">
         <f t="shared" si="1"/>
         <v>257</v>
       </c>
       <c r="F19" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="15" t="s">
         <v>233</v>
       </c>
     </row>
-    <row r="20" spans="1:7" s="29" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" s="29" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A20" s="14" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="B20" s="17" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="C20" s="16">
         <v>9</v>
       </c>
       <c r="D20" s="28">
         <f t="shared" si="0"/>
         <v>258</v>
       </c>
       <c r="E20" s="28">
         <f t="shared" si="1"/>
         <v>266</v>
       </c>
       <c r="F20" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="15" t="s">
         <v>234</v>
       </c>
     </row>
-    <row r="21" spans="1:7" s="29" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" s="29" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A21" s="14" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="C21" s="16">
         <v>13</v>
       </c>
       <c r="D21" s="28">
         <f t="shared" si="0"/>
         <v>267</v>
       </c>
       <c r="E21" s="28">
         <f t="shared" si="1"/>
         <v>279</v>
       </c>
       <c r="F21" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G21" s="15" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="22" spans="1:7" s="29" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" s="29" customFormat="1" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A22" s="14" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="B22" s="17" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="C22" s="16">
         <v>9</v>
       </c>
       <c r="D22" s="28">
         <f t="shared" si="0"/>
         <v>280</v>
       </c>
       <c r="E22" s="28">
         <f t="shared" si="1"/>
         <v>288</v>
       </c>
       <c r="F22" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="15" t="s">
         <v>236</v>
       </c>
     </row>
-    <row r="23" spans="1:7" s="29" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" s="29" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A23" s="14" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="B23" s="17" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="C23" s="16">
         <v>13</v>
       </c>
       <c r="D23" s="28">
         <f t="shared" si="0"/>
         <v>289</v>
       </c>
       <c r="E23" s="28">
         <f t="shared" si="1"/>
         <v>301</v>
       </c>
       <c r="F23" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G23" s="15" t="s">
         <v>407</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="51.75" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" ht="53.4" x14ac:dyDescent="0.3">
       <c r="A24" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="17" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="C24" s="16">
         <v>9</v>
       </c>
       <c r="D24" s="28">
         <f t="shared" si="0"/>
         <v>302</v>
       </c>
       <c r="E24" s="28">
         <f t="shared" si="1"/>
         <v>310</v>
       </c>
       <c r="F24" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G24" s="15" t="s">
-        <v>478</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:7" ht="39" x14ac:dyDescent="0.25">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="40.200000000000003" x14ac:dyDescent="0.3">
       <c r="A25" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="17" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="C25" s="16">
         <v>13</v>
       </c>
       <c r="D25" s="28">
         <f t="shared" si="0"/>
         <v>311</v>
       </c>
       <c r="E25" s="28">
         <f t="shared" si="1"/>
         <v>323</v>
       </c>
       <c r="F25" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G25" s="15" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="17" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="C26" s="16">
         <v>9</v>
       </c>
       <c r="D26" s="28">
         <f t="shared" si="0"/>
         <v>324</v>
       </c>
       <c r="E26" s="28">
         <f t="shared" si="1"/>
         <v>332</v>
       </c>
       <c r="F26" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G26" s="15" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A27" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="17" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="C27" s="16">
         <v>13</v>
       </c>
       <c r="D27" s="28">
         <f t="shared" si="0"/>
         <v>333</v>
       </c>
       <c r="E27" s="28">
         <f t="shared" si="1"/>
         <v>345</v>
       </c>
       <c r="F27" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G27" s="15" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>237</v>
       </c>
       <c r="C28" s="16">
         <v>13</v>
       </c>
       <c r="D28" s="28">
         <f t="shared" si="0"/>
         <v>346</v>
       </c>
       <c r="E28" s="28">
         <f t="shared" si="1"/>
         <v>358</v>
       </c>
       <c r="F28" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G28" s="15" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A29" s="105"/>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A30" s="105"/>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A31" s="105"/>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A32" s="105"/>
     </row>
-    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A33" s="105"/>
     </row>
-    <row r="34" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A34" s="105"/>
     </row>
-    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A35" s="105"/>
     </row>
-    <row r="36" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A36" s="105"/>
     </row>
-    <row r="37" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A37" s="105"/>
     </row>
-    <row r="38" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A38" s="105"/>
     </row>
-    <row r="39" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A39" s="105"/>
     </row>
-    <row r="40" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A40" s="105"/>
     </row>
-    <row r="41" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A41" s="105"/>
     </row>
-    <row r="42" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A42" s="105"/>
     </row>
-    <row r="43" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A43" s="105"/>
     </row>
-    <row r="44" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A44" s="105"/>
     </row>
-    <row r="45" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A45" s="105"/>
     </row>
-    <row r="46" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A46" s="105"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:XFD1"/>
   </mergeCells>
   <printOptions gridLines="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"-,Italic"Illinois Electronic Filing ST-1 Record Layouts and File Specifications
 Printed by the authority of the state of Illinois
 STS-81-RL (R-11/25)</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="7" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:G34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="13.44140625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="10" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="16384" width="13.42578125" style="10"/>
+    <col min="1" max="1" width="8.6640625" style="10" customWidth="1"/>
+    <col min="2" max="2" width="34.44140625" style="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="9.33203125" style="112" customWidth="1"/>
+    <col min="7" max="7" width="55.44140625" style="10" customWidth="1"/>
+    <col min="8" max="16384" width="13.44140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="142" t="s">
+    <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="187" t="s">
         <v>325</v>
       </c>
-      <c r="B1" s="148"/>
-[...6 lines deleted...]
-    <row r="2" spans="1:7" s="44" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="190"/>
+      <c r="C1" s="190"/>
+      <c r="D1" s="190"/>
+      <c r="E1" s="190"/>
+      <c r="F1" s="190"/>
+      <c r="G1" s="190"/>
+    </row>
+    <row r="2" spans="1:7" s="44" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="41" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="43" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="22" t="s">
         <v>388</v>
       </c>
       <c r="E2" s="22" t="s">
         <v>389</v>
       </c>
       <c r="F2" s="43" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="42" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="39" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="11">
         <v>13</v>
       </c>
       <c r="D3" s="27">
         <v>1</v>
       </c>
       <c r="E3" s="28">
         <v>13</v>
       </c>
       <c r="F3" s="61" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="39" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="39" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="11">
         <v>3</v>
       </c>
       <c r="D4" s="27">
         <f>SUM(E3 + 1)</f>
         <v>14</v>
       </c>
       <c r="E4" s="28">
         <f>SUM(C4,D4) -1</f>
         <v>16</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>300</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="39" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="11">
         <v>8</v>
       </c>
       <c r="D5" s="27">
         <f t="shared" ref="D5:D23" si="0">SUM(E4 + 1)</f>
         <v>17</v>
       </c>
       <c r="E5" s="28">
         <f t="shared" ref="E5:E23" si="1">SUM(C5,D5) -1</f>
         <v>24</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>301</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="39" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C6" s="11">
         <v>8</v>
       </c>
       <c r="D6" s="27">
         <f t="shared" si="0"/>
         <v>25</v>
       </c>
       <c r="E6" s="28">
         <f t="shared" si="1"/>
         <v>32</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="7" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="39" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="11">
         <v>5</v>
       </c>
       <c r="D7" s="27">
         <f t="shared" si="0"/>
         <v>33</v>
       </c>
       <c r="E7" s="28">
         <f t="shared" si="1"/>
         <v>37</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>332</v>
       </c>
     </row>
-    <row r="8" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A8" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="39" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="11">
         <v>8</v>
       </c>
       <c r="D8" s="27">
         <f t="shared" si="0"/>
         <v>38</v>
       </c>
       <c r="E8" s="28">
         <f t="shared" si="1"/>
         <v>45</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>397</v>
       </c>
     </row>
-    <row r="9" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7" s="47" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="32">
         <v>5</v>
       </c>
       <c r="D9" s="27">
         <f t="shared" si="0"/>
         <v>46</v>
       </c>
       <c r="E9" s="28">
         <f t="shared" si="1"/>
         <v>50</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="10" spans="1:7" s="47" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7" s="47" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="38" t="s">
         <v>282</v>
       </c>
       <c r="C10" s="32">
         <v>8</v>
       </c>
       <c r="D10" s="27">
         <f t="shared" si="0"/>
         <v>51</v>
       </c>
       <c r="E10" s="28">
         <f t="shared" si="1"/>
         <v>58</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="11" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A11" s="82" t="s">
         <v>97</v>
       </c>
       <c r="B11" s="73" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="75">
         <v>8</v>
       </c>
       <c r="D11" s="107">
         <f t="shared" si="0"/>
         <v>59</v>
       </c>
       <c r="E11" s="102">
         <f t="shared" si="1"/>
         <v>66</v>
       </c>
       <c r="F11" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="17" t="s">
         <v>397</v>
       </c>
     </row>
-    <row r="12" spans="1:7" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="26" t="s">
         <v>98</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>216</v>
       </c>
       <c r="C12" s="16">
         <v>5</v>
       </c>
       <c r="D12" s="27">
         <f t="shared" si="0"/>
         <v>67</v>
       </c>
       <c r="E12" s="28">
         <f t="shared" si="1"/>
         <v>71</v>
       </c>
       <c r="F12" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="17" t="s">
         <v>409</v>
       </c>
     </row>
-    <row r="13" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="35" t="s">
         <v>99</v>
       </c>
       <c r="B13" s="26" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="11">
         <v>8</v>
       </c>
       <c r="D13" s="27">
         <f t="shared" si="0"/>
         <v>72</v>
       </c>
       <c r="E13" s="28">
         <f t="shared" si="1"/>
         <v>79</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="17" t="s">
         <v>351</v>
       </c>
     </row>
-    <row r="14" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="26" t="s">
         <v>100</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>395</v>
       </c>
       <c r="C14" s="16">
         <v>10</v>
       </c>
       <c r="D14" s="27">
         <f t="shared" si="0"/>
         <v>80</v>
       </c>
       <c r="E14" s="28">
         <f t="shared" si="1"/>
         <v>89</v>
       </c>
       <c r="F14" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="108" t="s">
         <v>352</v>
       </c>
     </row>
-    <row r="15" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>302</v>
       </c>
       <c r="C15" s="16">
         <v>9</v>
       </c>
       <c r="D15" s="27">
         <f t="shared" si="0"/>
         <v>90</v>
       </c>
       <c r="E15" s="28">
         <f t="shared" si="1"/>
         <v>98</v>
       </c>
       <c r="F15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="18" t="s">
         <v>353</v>
       </c>
     </row>
-    <row r="16" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>303</v>
       </c>
       <c r="C16" s="16">
         <v>17</v>
       </c>
       <c r="D16" s="27">
         <f t="shared" si="0"/>
         <v>99</v>
       </c>
       <c r="E16" s="28">
         <f t="shared" si="1"/>
         <v>115</v>
       </c>
       <c r="F16" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="108" t="s">
         <v>354</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="109" t="s">
         <v>304</v>
       </c>
       <c r="C17" s="110">
         <v>1</v>
       </c>
       <c r="D17" s="27">
         <f t="shared" si="0"/>
         <v>116</v>
       </c>
       <c r="E17" s="28">
         <f t="shared" si="1"/>
         <v>116</v>
       </c>
       <c r="F17" s="110"/>
       <c r="G17" s="109" t="s">
         <v>355</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>333</v>
       </c>
       <c r="C18" s="16">
         <v>45</v>
       </c>
       <c r="D18" s="27">
         <f t="shared" si="0"/>
         <v>117</v>
       </c>
       <c r="E18" s="28">
         <f t="shared" si="1"/>
         <v>161</v>
       </c>
       <c r="F18" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="18" t="s">
         <v>356</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="35" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>306</v>
       </c>
       <c r="C19" s="16">
         <v>25</v>
       </c>
       <c r="D19" s="27">
         <f t="shared" si="0"/>
         <v>162</v>
       </c>
       <c r="E19" s="28">
         <f t="shared" si="1"/>
         <v>186</v>
       </c>
       <c r="F19" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="18" t="s">
         <v>306</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>307</v>
       </c>
       <c r="C20" s="16">
         <v>20</v>
       </c>
       <c r="D20" s="27">
         <f t="shared" si="0"/>
         <v>187</v>
       </c>
       <c r="E20" s="28">
         <f t="shared" si="1"/>
         <v>206</v>
       </c>
       <c r="F20" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="15" t="s">
         <v>307</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="15" t="s">
         <v>334</v>
       </c>
       <c r="C21" s="16">
         <v>35</v>
       </c>
       <c r="D21" s="27">
         <f t="shared" si="0"/>
         <v>207</v>
       </c>
       <c r="E21" s="28">
         <f t="shared" si="1"/>
         <v>241</v>
       </c>
       <c r="F21" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="15" t="s">
         <v>334</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="35" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="15" t="s">
         <v>335</v>
       </c>
       <c r="C22" s="16">
         <v>10</v>
       </c>
       <c r="D22" s="27">
         <f t="shared" si="0"/>
         <v>242</v>
       </c>
       <c r="E22" s="28">
         <f t="shared" si="1"/>
         <v>251</v>
       </c>
       <c r="F22" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="15" t="s">
         <v>335</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="17" t="s">
         <v>396</v>
       </c>
       <c r="C23" s="16">
         <v>8</v>
       </c>
       <c r="D23" s="27">
         <f t="shared" si="0"/>
         <v>252</v>
       </c>
       <c r="E23" s="28">
         <f t="shared" si="1"/>
         <v>259</v>
       </c>
       <c r="F23" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G23" s="17" t="s">
         <v>357</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="15" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A25" s="111"/>
       <c r="B25" s="7"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="9"/>
     </row>
-    <row r="26" spans="1:7" ht="15" x14ac:dyDescent="0.2"/>
-    <row r="27" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" ht="15" x14ac:dyDescent="0.25"/>
+    <row r="27" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="111"/>
       <c r="B27" s="7"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="9"/>
     </row>
-    <row r="34" spans="1:7" ht="15" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A34" s="65"/>
       <c r="B34" s="7"/>
       <c r="C34" s="8"/>
       <c r="D34" s="5"/>
       <c r="E34" s="6"/>
       <c r="F34" s="8"/>
       <c r="G34" s="113"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="84" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"-,Italic"Illinois Electronic Filing ST-1 Record Layouts and File Specifications
 Printed by the authority of the state of Illinois
 STS-81-RL (R-11/25)</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <sheetPr>
+    <tabColor rgb="FFFFFF00"/>
+  </sheetPr>
   <dimension ref="A1:G34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.28515625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="12.33203125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="47" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="12.28515625" style="47"/>
+    <col min="1" max="1" width="8.6640625" style="47" customWidth="1"/>
+    <col min="2" max="2" width="32.33203125" style="47" customWidth="1"/>
+    <col min="3" max="3" width="9.33203125" style="127" customWidth="1"/>
+    <col min="4" max="4" width="19.44140625" style="47" customWidth="1"/>
+    <col min="5" max="5" width="25.5546875" style="47" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="47" customWidth="1"/>
+    <col min="7" max="7" width="55.44140625" style="47" customWidth="1"/>
+    <col min="8" max="16384" width="12.33203125" style="47"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="143" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="140" t="s">
+    <row r="1" spans="1:7" s="188" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="185" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="2" spans="1:7" s="44" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:7" s="44" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="41" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="126" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="22" t="s">
         <v>388</v>
       </c>
       <c r="E2" s="22" t="s">
         <v>389</v>
       </c>
       <c r="F2" s="43" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="42" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="39" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="88">
         <v>13</v>
       </c>
       <c r="D3" s="61">
         <v>1</v>
       </c>
       <c r="E3" s="11">
         <f>+C3</f>
         <v>13</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="39" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="39" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="37">
         <v>3</v>
       </c>
       <c r="D4" s="11">
         <f>SUM(E3 + 1)</f>
         <v>14</v>
       </c>
       <c r="E4" s="11">
         <f>SUM(C4,D4) - 1</f>
         <v>16</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="39" t="s">
         <v>312</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="45" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="39" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="37">
         <v>14</v>
       </c>
       <c r="D5" s="11">
         <f>SUM(E4 + 1)</f>
         <v>17</v>
       </c>
       <c r="E5" s="11">
         <f>SUM(C5,D5) - 1</f>
         <v>30</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="39" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>258</v>
       </c>
       <c r="C6" s="37">
         <v>8</v>
       </c>
       <c r="D6" s="11">
         <f>SUM(E5 + 1)</f>
         <v>31</v>
       </c>
       <c r="E6" s="11">
         <f>SUM(C6,D6) - 1</f>
         <v>38</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="31" t="s">
         <v>313</v>
       </c>
     </row>
-    <row r="7" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A7" s="45" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="37">
         <v>8</v>
       </c>
       <c r="D7" s="11">
         <f t="shared" ref="D7:D13" si="0">SUM(E6 + 1)</f>
         <v>39</v>
       </c>
       <c r="E7" s="11">
         <f>SUM(C7,D7) - 1</f>
         <v>46</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="17" t="s">
         <v>403</v>
       </c>
     </row>
-    <row r="8" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="35" t="s">
         <v>131</v>
       </c>
       <c r="B8" s="39" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="37">
         <v>5</v>
       </c>
       <c r="D8" s="11">
         <f t="shared" si="0"/>
         <v>47</v>
       </c>
       <c r="E8" s="11">
         <f>SUM(C8,D8) - 1</f>
         <v>51</v>
       </c>
       <c r="F8" s="11"/>
       <c r="G8" s="15" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="38" t="s">
         <v>282</v>
       </c>
       <c r="C9" s="37">
         <v>8</v>
       </c>
       <c r="D9" s="11">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
       <c r="E9" s="28">
         <f>SUM(C9,D9) -1</f>
         <v>59</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="10" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="45" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="45" t="s">
         <v>309</v>
       </c>
       <c r="C10" s="37">
         <v>8</v>
       </c>
       <c r="D10" s="11">
         <f t="shared" si="0"/>
         <v>60</v>
       </c>
       <c r="E10" s="11">
         <f>SUM(C10,D10) - 1</f>
         <v>67</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="45" t="s">
         <v>314</v>
       </c>
     </row>
-    <row r="11" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="72" t="s">
         <v>97</v>
       </c>
       <c r="B11" s="114" t="s">
         <v>310</v>
       </c>
       <c r="C11" s="91">
         <v>8</v>
       </c>
       <c r="D11" s="75">
         <f t="shared" si="0"/>
         <v>68</v>
       </c>
       <c r="E11" s="75">
         <f>SUM(C11,D11) - 1</f>
         <v>75</v>
       </c>
       <c r="F11" s="75" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="114" t="s">
         <v>310</v>
       </c>
     </row>
-    <row r="12" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="45" t="s">
         <v>98</v>
       </c>
       <c r="B12" s="45" t="s">
         <v>358</v>
       </c>
       <c r="C12" s="37">
         <v>8</v>
       </c>
       <c r="D12" s="11">
         <f t="shared" si="0"/>
         <v>76</v>
       </c>
       <c r="E12" s="28">
         <f>SUM(C12,D12) -1</f>
         <v>83</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="45" t="s">
         <v>358</v>
       </c>
     </row>
-    <row r="13" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="35" t="s">
         <v>99</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>271</v>
       </c>
       <c r="C13" s="37">
         <v>8</v>
       </c>
       <c r="D13" s="11">
         <f t="shared" si="0"/>
         <v>84</v>
       </c>
       <c r="E13" s="11">
         <f>SUM(C13,D13) - 1</f>
         <v>91</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="45" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="14" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="45" t="s">
         <v>100</v>
       </c>
       <c r="B14" s="45" t="s">
         <v>311</v>
       </c>
       <c r="C14" s="37">
         <v>8</v>
       </c>
       <c r="D14" s="11">
         <f>SUM(E13 + 1)</f>
         <v>92</v>
       </c>
       <c r="E14" s="11">
         <f>SUM(C14,D14) - 1</f>
         <v>99</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="45" t="s">
         <v>311</v>
       </c>
     </row>
-    <row r="15" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="45" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>444</v>
       </c>
       <c r="C15" s="37">
         <v>88</v>
       </c>
       <c r="D15" s="11">
         <f>SUM(E14 + 1)</f>
         <v>100</v>
       </c>
       <c r="E15" s="11">
         <f>SUM(C15,D15) - 1</f>
         <v>187</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="45" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="16" spans="1:7" s="131" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7" s="131" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="133" t="s">
         <v>44</v>
       </c>
-      <c r="B16" s="133" t="s">
-        <v>22</v>
+      <c r="B16" s="165" t="s">
+        <v>624</v>
       </c>
       <c r="C16" s="132">
         <v>8</v>
       </c>
       <c r="D16" s="11">
         <f>SUM(E15 + 1)</f>
         <v>188</v>
       </c>
       <c r="E16" s="11">
         <f>SUM(C16,D16) - 1</f>
         <v>195</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="G16" s="133" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G16" s="165" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" s="133" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="133" t="s">
         <v>444</v>
       </c>
       <c r="C17" s="132">
         <v>24</v>
       </c>
       <c r="D17" s="11">
         <f>SUM(E16 + 1)</f>
         <v>196</v>
       </c>
       <c r="E17" s="134">
         <f>SUM(C17,D17) -1</f>
         <v>219</v>
       </c>
       <c r="F17" s="133" t="s">
         <v>445</v>
       </c>
       <c r="G17" s="133" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="128"/>
       <c r="B18" s="128"/>
       <c r="C18" s="129"/>
       <c r="D18" s="130"/>
       <c r="E18" s="130"/>
       <c r="F18" s="128"/>
       <c r="G18" s="128"/>
     </row>
-    <row r="33" spans="4:4" x14ac:dyDescent="0.2">
+    <row r="33" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D33" s="65"/>
     </row>
-    <row r="34" spans="4:4" x14ac:dyDescent="0.2">
+    <row r="34" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D34" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:XFD1"/>
   </mergeCells>
   <printOptions gridLines="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="75" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...264 lines deleted...]
-  <pageSetup scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"-,Italic"Illinois Electronic Filing ST-1 Record Layouts and File Specifications
 Printed by the authority of the state of Illinois
 STS-81-RL (R-11/25)</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <MigrationSourceURL xmlns="3fc9e107-2a29-4896-ada0-1aa98d682956" xsi:nil="true"/>
     <County xmlns="3fc9e107-2a29-4896-ada0-1aa98d682956" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Document_x0020_Year xmlns="3fc9e107-2a29-4896-ada0-1aa98d682956" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003C502E33F66AD646979868B17A322C86" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fdf1fd8fed1294f5869b70cfd424ac2c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3fc9e107-2a29-4896-ada0-1aa98d682956" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9a0c1d74cf6e69076625bead8a5c1ebe" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3fc9e107-2a29-4896-ada0-1aa98d682956"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:County" minOccurs="0"/>
                 <xsd:element ref="ns2:MigrationSourceURL" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -15040,147 +16136,154 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50FC08E6-E4ED-4220-9ED6-C001F11F0789}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{900BE4A1-FB2A-4B4F-9096-FB217CD37E91}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="3fc9e107-2a29-4896-ada0-1aa98d682956"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{900BE4A1-FB2A-4B4F-9096-FB217CD37E91}">
-[...15 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B110EF0B-95F7-44CA-8D63-A3B4797434B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="3fc9e107-2a29-4896-ada0-1aa98d682956"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50FC08E6-E4ED-4220-9ED6-C001F11F0789}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>19</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="27" baseType="lpstr">
+    <vt:vector size="30" baseType="lpstr">
       <vt:lpstr>FILE HEADER</vt:lpstr>
       <vt:lpstr>TRANSACTION HEADER</vt:lpstr>
       <vt:lpstr>ST-1 FRONT</vt:lpstr>
       <vt:lpstr>ST-1 BACK</vt:lpstr>
       <vt:lpstr>ST-2</vt:lpstr>
+      <vt:lpstr>SCH K-12</vt:lpstr>
       <vt:lpstr>PST-2</vt:lpstr>
       <vt:lpstr>DBT</vt:lpstr>
       <vt:lpstr>TRANSACTION TRAILER</vt:lpstr>
       <vt:lpstr>EOF TRAILER</vt:lpstr>
       <vt:lpstr>ACK</vt:lpstr>
       <vt:lpstr>ACK!Print_Area</vt:lpstr>
       <vt:lpstr>DBT!Print_Area</vt:lpstr>
       <vt:lpstr>'EOF TRAILER'!Print_Area</vt:lpstr>
       <vt:lpstr>'FILE HEADER'!Print_Area</vt:lpstr>
       <vt:lpstr>'PST-2'!Print_Area</vt:lpstr>
+      <vt:lpstr>'SCH K-12'!Print_Area</vt:lpstr>
       <vt:lpstr>'ST-1 BACK'!Print_Area</vt:lpstr>
       <vt:lpstr>'ST-1 FRONT'!Print_Area</vt:lpstr>
       <vt:lpstr>'ST-2'!Print_Area</vt:lpstr>
       <vt:lpstr>'TRANSACTION HEADER'!Print_Area</vt:lpstr>
       <vt:lpstr>'TRANSACTION TRAILER'!Print_Area</vt:lpstr>
       <vt:lpstr>'FILE HEADER'!Print_Titles</vt:lpstr>
       <vt:lpstr>'PST-2'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'SCH K-12'!Print_Titles</vt:lpstr>
       <vt:lpstr>'ST-1 BACK'!Print_Titles</vt:lpstr>
       <vt:lpstr>'ST-1 FRONT'!Print_Titles</vt:lpstr>
       <vt:lpstr>'ST-2'!Print_Titles</vt:lpstr>
       <vt:lpstr>'TRANSACTION HEADER'!Print_Titles</vt:lpstr>
       <vt:lpstr>'TRANSACTION TRAILER'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>State of Illinois</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>ST-1 Record Layout</dc:title>
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003C502E33F66AD646979868B17A322C86</vt:lpwstr>
   </property>
 </Properties>
 </file>