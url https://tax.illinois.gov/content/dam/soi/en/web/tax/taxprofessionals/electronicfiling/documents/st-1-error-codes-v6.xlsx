--- v0 (2026-01-02)
+++ v1 (2026-07-04)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\emilee.nowack\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\OPM\Common\OPM\Erin\Completed\ST-1 Updates 2025\STS-81-EC - R0126 for website\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{49E35A71-781D-4FC3-975E-586A0B40E11D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4080AE75-8E93-4045-BBFC-F047BF76D22E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ST-1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ST-1'!$C$2:$C$481</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ST-1'!$A$2:$E$479</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
@@ -858,90 +858,90 @@
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>NOTE:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> The return is designated as “not signed”. This error will cause a notice (IDOR-1-NS, Taxpayer Notification) to be sent to the taxpayer during tax system processing of the return. The notice must be signed and returned to IDOR within 30 days in accordance with the instructions on the notice or penalty will be assessed.  Do not re-send the return solely to correct a signature error.</t>
     </r>
   </si>
   <si>
     <t>DETAIL RECORD "DOCUMENT ID" (Field 030) "ST1B", "ST2", "SCHGT" and "PST" cannot be present if "DOCUMENT ID" (Field 030) "ST1" is not present.</t>
   </si>
   <si>
-    <t>Printed by the authority of the state of Illinois - electronic only, one copy</t>
-[...1 lines deleted...]
-  <si>
     <t>28a</t>
   </si>
   <si>
     <t>28b</t>
   </si>
   <si>
     <t>29a</t>
   </si>
   <si>
     <t>29b</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>5c</t>
   </si>
   <si>
     <t>5d</t>
   </si>
   <si>
     <t>One or more transmitter counts in the TRANSACTION TRAILER (Fields 070, 080, 090, 100, 110) do not match IDOR calculated counts.</t>
   </si>
   <si>
     <t>Value must be 0.</t>
+  </si>
+  <si>
+    <t>STS-81-EC, ST-1 Direct File Error Codes R0126, v. 6.0 - Printed by the authority of the state of Illinois - Electronic only, One copy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -1536,51 +1536,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H481"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="15.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="26.7109375" style="3" customWidth="1"/>
     <col min="5" max="5" width="80.140625" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="56" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C1" s="9" t="s">
         <v>46</v>
       </c>
       <c r="D1" s="9" t="s">
         <v>108</v>
       </c>
       <c r="E1" s="9" t="s">
         <v>95</v>
       </c>
@@ -1922,111 +1922,111 @@
       <c r="B31" s="21" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="21" t="s">
         <v>75</v>
       </c>
       <c r="D31" s="23" t="s">
         <v>103</v>
       </c>
       <c r="E31" s="26" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="32" spans="1:5" s="18" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="17"/>
       <c r="B32" s="20" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="20" t="s">
         <v>121</v>
       </c>
       <c r="D32" s="18" t="s">
         <v>103</v>
       </c>
       <c r="E32" s="13" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="33" spans="1:5" s="18" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="17"/>
       <c r="B33" s="20" t="s">
         <v>48</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>121</v>
       </c>
       <c r="D33" s="18" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="13" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="34" spans="1:5" s="18" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A34" s="17"/>
       <c r="B34" s="20" t="s">
         <v>49</v>
       </c>
       <c r="C34" s="20" t="s">
         <v>121</v>
       </c>
       <c r="D34" s="18" t="s">
         <v>103</v>
       </c>
       <c r="E34" s="13" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="35" spans="1:5" s="18" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A35" s="17"/>
       <c r="B35" s="20">
         <v>100</v>
       </c>
       <c r="C35" s="20" t="s">
         <v>121</v>
       </c>
       <c r="D35" s="18" t="s">
         <v>103</v>
       </c>
       <c r="E35" s="13" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="36" spans="1:5" s="18" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A36" s="17"/>
       <c r="B36" s="20">
         <v>110</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>121</v>
       </c>
       <c r="D36" s="18" t="s">
         <v>103</v>
       </c>
       <c r="E36" s="13" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="37" spans="1:5" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="17"/>
       <c r="B37" s="21"/>
       <c r="C37" s="21"/>
       <c r="E37" s="15"/>
     </row>
     <row r="38" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="11"/>
       <c r="B38" s="12"/>
       <c r="C38" s="12"/>
       <c r="D38" s="7"/>
       <c r="E38" s="15"/>
     </row>
     <row r="39" spans="1:5" s="24" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="9" t="s">
         <v>46</v>
       </c>
@@ -2199,68 +2199,68 @@
         <v>102</v>
       </c>
       <c r="E50" s="18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="51" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B51" s="11">
         <v>220</v>
       </c>
       <c r="C51" s="20" t="s">
         <v>138</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>102</v>
       </c>
       <c r="E51" s="13" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="52" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="11" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B52" s="11">
         <v>221</v>
       </c>
       <c r="C52" s="20" t="s">
         <v>62</v>
       </c>
       <c r="D52" s="72" t="s">
         <v>102</v>
       </c>
       <c r="E52" s="13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="53" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="11" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B53" s="11">
         <v>221</v>
       </c>
       <c r="C53" s="20" t="s">
         <v>138</v>
       </c>
       <c r="D53" s="72" t="s">
         <v>102</v>
       </c>
       <c r="E53" s="13" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="54" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="11">
         <v>1</v>
       </c>
       <c r="B54" s="11">
         <v>230</v>
       </c>
       <c r="C54" s="20" t="s">
         <v>62</v>
       </c>
       <c r="D54" s="8" t="s">
@@ -2726,170 +2726,170 @@
         <v>102</v>
       </c>
       <c r="E81" s="30" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="82" spans="1:5" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A82" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B82" s="11">
         <v>310</v>
       </c>
       <c r="C82" s="11">
         <v>260</v>
       </c>
       <c r="D82" s="70" t="s">
         <v>102</v>
       </c>
       <c r="E82" s="13" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="83" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="11" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B83" s="11">
         <v>311</v>
       </c>
       <c r="C83" s="11" t="s">
         <v>62</v>
       </c>
       <c r="D83" s="72" t="s">
         <v>102</v>
       </c>
       <c r="E83" s="13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="84" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="11" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B84" s="11">
         <v>311</v>
       </c>
       <c r="C84" s="11" t="s">
         <v>138</v>
       </c>
       <c r="D84" s="72" t="s">
         <v>102</v>
       </c>
       <c r="E84" s="13" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="85" spans="1:5" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A85" s="11" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B85" s="11">
         <v>311</v>
       </c>
       <c r="C85" s="11">
         <v>260</v>
       </c>
       <c r="D85" s="72" t="s">
         <v>102</v>
       </c>
       <c r="E85" s="13" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="86" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86" s="11">
         <v>5</v>
       </c>
       <c r="B86" s="11">
         <v>312</v>
       </c>
       <c r="C86" s="11" t="s">
         <v>62</v>
       </c>
       <c r="D86" s="72" t="s">
         <v>102</v>
       </c>
       <c r="E86" s="13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="87" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A87" s="11">
         <v>5</v>
       </c>
       <c r="B87" s="11">
         <v>312</v>
       </c>
       <c r="C87" s="11">
         <v>153</v>
       </c>
       <c r="D87" s="72" t="s">
         <v>102</v>
       </c>
       <c r="E87" s="13" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="88" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A88" s="11" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B88" s="11">
         <v>313</v>
       </c>
       <c r="C88" s="11" t="s">
         <v>62</v>
       </c>
       <c r="D88" s="72" t="s">
         <v>102</v>
       </c>
       <c r="E88" s="13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="89" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A89" s="11" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B89" s="11">
         <v>313</v>
       </c>
       <c r="C89" s="11" t="s">
         <v>138</v>
       </c>
       <c r="D89" s="72" t="s">
         <v>102</v>
       </c>
       <c r="E89" s="13" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="90" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A90" s="11" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B90" s="11">
         <v>313</v>
       </c>
       <c r="C90" s="11">
         <v>149</v>
       </c>
       <c r="D90" s="72" t="s">
         <v>102</v>
       </c>
       <c r="E90" s="13" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="91" spans="1:5" s="32" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A91" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B91" s="11">
         <v>320</v>
       </c>
       <c r="C91" s="31" t="s">
         <v>62</v>
       </c>
       <c r="D91" s="8" t="s">
@@ -6015,51 +6015,51 @@
       </c>
       <c r="C277" s="31" t="s">
         <v>138</v>
       </c>
       <c r="D277" s="28" t="s">
         <v>104</v>
       </c>
       <c r="E277" s="23" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="278" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A278" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B278" s="33">
         <v>460</v>
       </c>
       <c r="C278" s="31" t="s">
         <v>189</v>
       </c>
       <c r="D278" s="28" t="s">
         <v>104</v>
       </c>
       <c r="E278" s="55" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="279" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A279" s="11">
         <v>24</v>
       </c>
       <c r="B279" s="33">
         <v>470</v>
       </c>
       <c r="C279" s="31" t="s">
         <v>62</v>
       </c>
       <c r="D279" s="28" t="s">
         <v>104</v>
       </c>
       <c r="E279" s="18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="280" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A280" s="11">
         <v>24</v>
       </c>
       <c r="B280" s="33">
         <v>470</v>
@@ -6100,51 +6100,51 @@
       </c>
       <c r="C282" s="31" t="s">
         <v>138</v>
       </c>
       <c r="D282" s="28" t="s">
         <v>104</v>
       </c>
       <c r="E282" s="23" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="283" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A283" s="29" t="s">
         <v>35</v>
       </c>
       <c r="B283" s="11">
         <v>480</v>
       </c>
       <c r="C283" s="31" t="s">
         <v>189</v>
       </c>
       <c r="D283" s="28" t="s">
         <v>104</v>
       </c>
       <c r="E283" s="71" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="284" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A284" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B284" s="11">
         <v>480</v>
       </c>
       <c r="C284" s="11">
         <v>149</v>
       </c>
       <c r="D284" s="28" t="s">
         <v>104</v>
       </c>
       <c r="E284" s="30" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="285" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A285" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B285" s="33">
         <v>490</v>
@@ -6479,272 +6479,272 @@
         <v>104</v>
       </c>
       <c r="E304" s="68" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="305" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A305" s="11" t="s">
         <v>185</v>
       </c>
       <c r="B305" s="11">
         <v>543</v>
       </c>
       <c r="C305" s="11">
         <v>149</v>
       </c>
       <c r="D305" s="28" t="s">
         <v>104</v>
       </c>
       <c r="E305" s="30" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="306" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A306" s="11" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B306" s="11">
         <v>544</v>
       </c>
       <c r="C306" s="31" t="s">
         <v>62</v>
       </c>
       <c r="D306" s="28" t="s">
         <v>104</v>
       </c>
       <c r="E306" s="18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="307" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A307" s="11" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B307" s="11">
         <v>544</v>
       </c>
       <c r="C307" s="31" t="s">
         <v>138</v>
       </c>
       <c r="D307" s="28" t="s">
         <v>104</v>
       </c>
       <c r="E307" s="68" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="308" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A308" s="11">
         <v>28</v>
       </c>
       <c r="B308" s="11">
         <v>545</v>
       </c>
       <c r="C308" s="31" t="s">
         <v>62</v>
       </c>
       <c r="D308" s="28" t="s">
         <v>104</v>
       </c>
       <c r="E308" s="18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="309" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A309" s="11">
         <v>28</v>
       </c>
       <c r="B309" s="11">
         <v>545</v>
       </c>
       <c r="C309" s="31" t="s">
         <v>138</v>
       </c>
       <c r="D309" s="28" t="s">
         <v>104</v>
       </c>
       <c r="E309" s="68" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="310" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A310" s="11" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B310" s="11">
         <v>546</v>
       </c>
       <c r="C310" s="20" t="s">
         <v>62</v>
       </c>
       <c r="D310" s="28" t="s">
         <v>104</v>
       </c>
       <c r="E310" s="18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="311" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A311" s="11" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B311" s="11">
         <v>546</v>
       </c>
       <c r="C311" s="31" t="s">
         <v>138</v>
       </c>
       <c r="D311" s="28" t="s">
         <v>104</v>
       </c>
       <c r="E311" s="68" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="312" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A312" s="11" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B312" s="11">
         <v>546</v>
       </c>
       <c r="C312" s="11">
         <v>149</v>
       </c>
       <c r="D312" s="28" t="s">
         <v>104</v>
       </c>
       <c r="E312" s="30" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="313" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A313" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B313" s="33">
         <v>550</v>
       </c>
       <c r="C313" s="31" t="s">
         <v>62</v>
       </c>
       <c r="D313" s="28" t="s">
         <v>104</v>
       </c>
       <c r="E313" s="18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="314" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A314" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B314" s="33">
         <v>550</v>
       </c>
       <c r="C314" s="31" t="s">
         <v>138</v>
       </c>
       <c r="D314" s="28" t="s">
         <v>104</v>
       </c>
       <c r="E314" s="68" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="315" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A315" s="11">
         <v>29</v>
       </c>
       <c r="B315" s="33">
         <v>560</v>
       </c>
       <c r="C315" s="31" t="s">
         <v>62</v>
       </c>
       <c r="D315" s="28" t="s">
         <v>104</v>
       </c>
       <c r="E315" s="18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="316" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A316" s="11">
         <v>29</v>
       </c>
       <c r="B316" s="33">
         <v>560</v>
       </c>
       <c r="C316" s="31" t="s">
         <v>138</v>
       </c>
       <c r="D316" s="28" t="s">
         <v>104</v>
       </c>
       <c r="E316" s="68" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="317" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A317" s="29" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B317" s="11">
         <v>570</v>
       </c>
       <c r="C317" s="20" t="s">
         <v>62</v>
       </c>
       <c r="D317" s="28" t="s">
         <v>104</v>
       </c>
       <c r="E317" s="18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="318" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A318" s="29" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B318" s="11">
         <v>570</v>
       </c>
       <c r="C318" s="31" t="s">
         <v>138</v>
       </c>
       <c r="D318" s="28" t="s">
         <v>104</v>
       </c>
       <c r="E318" s="68" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="319" spans="1:5" s="32" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A319" s="11" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B319" s="11">
         <v>570</v>
       </c>
       <c r="C319" s="11">
         <v>149</v>
       </c>
       <c r="D319" s="28" t="s">
         <v>104</v>
       </c>
       <c r="E319" s="30" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="320" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A320" s="11">
         <v>30</v>
       </c>
       <c r="B320" s="11">
         <v>580</v>
       </c>
       <c r="C320" s="11">
         <v>102</v>
       </c>
       <c r="D320" s="28" t="s">
@@ -8102,153 +8102,153 @@
         <v>105</v>
       </c>
       <c r="E403" s="23" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="404" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A404" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B404" s="11">
         <v>230</v>
       </c>
       <c r="C404" s="11">
         <v>149</v>
       </c>
       <c r="D404" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E404" s="13" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="405" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A405" s="11" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B405" s="11">
         <v>231</v>
       </c>
       <c r="C405" s="11" t="s">
         <v>62</v>
       </c>
       <c r="D405" s="72" t="s">
         <v>105</v>
       </c>
       <c r="E405" s="13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="406" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A406" s="11" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B406" s="11">
         <v>231</v>
       </c>
       <c r="C406" s="11" t="s">
         <v>138</v>
       </c>
       <c r="D406" s="72" t="s">
         <v>105</v>
       </c>
       <c r="E406" s="13" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="407" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A407" s="11">
         <v>5</v>
       </c>
       <c r="B407" s="11">
         <v>232</v>
       </c>
       <c r="C407" s="11" t="s">
         <v>62</v>
       </c>
       <c r="D407" s="72" t="s">
         <v>105</v>
       </c>
       <c r="E407" s="13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="408" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A408" s="11">
         <v>5</v>
       </c>
       <c r="B408" s="11">
         <v>232</v>
       </c>
       <c r="C408" s="11" t="s">
         <v>138</v>
       </c>
       <c r="D408" s="72" t="s">
         <v>105</v>
       </c>
       <c r="E408" s="13" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="409" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A409" s="11" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B409" s="11">
         <v>233</v>
       </c>
       <c r="C409" s="11" t="s">
         <v>62</v>
       </c>
       <c r="D409" s="72" t="s">
         <v>105</v>
       </c>
       <c r="E409" s="13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="410" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A410" s="11" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B410" s="11">
         <v>233</v>
       </c>
       <c r="C410" s="11" t="s">
         <v>138</v>
       </c>
       <c r="D410" s="72" t="s">
         <v>105</v>
       </c>
       <c r="E410" s="13" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="411" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A411" s="11" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B411" s="11">
         <v>233</v>
       </c>
       <c r="C411" s="11">
         <v>149</v>
       </c>
       <c r="D411" s="72" t="s">
         <v>105</v>
       </c>
       <c r="E411" s="13" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="412" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A412" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B412" s="31">
         <v>240</v>
       </c>
       <c r="C412" s="31" t="s">
         <v>62</v>
       </c>
       <c r="D412" s="8" t="s">
@@ -8517,170 +8517,170 @@
         <v>154</v>
       </c>
     </row>
     <row r="430" spans="1:5" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A430" s="11">
         <v>3</v>
       </c>
       <c r="B430" s="38" t="s">
         <v>50</v>
       </c>
       <c r="C430" s="11">
         <v>119</v>
       </c>
       <c r="D430" s="8" t="s">
         <v>106</v>
       </c>
       <c r="E430" s="13" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="431" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A431" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B431" s="38" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C431" s="31" t="s">
         <v>62</v>
       </c>
       <c r="D431" s="69" t="s">
         <v>106</v>
       </c>
       <c r="E431" s="18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="432" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A432" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B432" s="38" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C432" s="31" t="s">
         <v>138</v>
       </c>
       <c r="D432" s="69" t="s">
         <v>106</v>
       </c>
       <c r="E432" s="68" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="433" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A433" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B433" s="38" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="C433" s="31" t="s">
         <v>62</v>
       </c>
       <c r="D433" s="69" t="s">
         <v>106</v>
       </c>
       <c r="E433" s="18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="434" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A434" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B434" s="38" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="C434" s="31" t="s">
         <v>138</v>
       </c>
       <c r="D434" s="69" t="s">
         <v>106</v>
       </c>
       <c r="E434" s="68" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="435" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A435" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B435" s="38" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C435" s="31" t="s">
         <v>62</v>
       </c>
       <c r="D435" s="69" t="s">
         <v>106</v>
       </c>
       <c r="E435" s="18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="436" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A436" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B436" s="38" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C436" s="31" t="s">
         <v>138</v>
       </c>
       <c r="D436" s="69" t="s">
         <v>106</v>
       </c>
       <c r="E436" s="68" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="437" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A437" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B437" s="38" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C437" s="31" t="s">
         <v>62</v>
       </c>
       <c r="D437" s="69" t="s">
         <v>106</v>
       </c>
       <c r="E437" s="18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="438" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A438" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B438" s="38" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C438" s="31" t="s">
         <v>138</v>
       </c>
       <c r="D438" s="69" t="s">
         <v>106</v>
       </c>
       <c r="E438" s="68" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="439" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A439" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B439" s="31" t="s">
         <v>52</v>
       </c>
       <c r="C439" s="31" t="s">
         <v>62</v>
       </c>
       <c r="D439" s="69" t="s">
         <v>106</v>
       </c>
       <c r="E439" s="18" t="s">
@@ -9210,96 +9210,96 @@
       </c>
       <c r="C476" s="12" t="s">
         <v>89</v>
       </c>
       <c r="D476" s="8" t="s">
         <v>102</v>
       </c>
       <c r="E476" s="45" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="477" spans="1:7" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A477" s="29"/>
       <c r="B477" s="12"/>
       <c r="C477" s="12"/>
       <c r="D477" s="67"/>
       <c r="E477" s="45"/>
     </row>
     <row r="478" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A478" s="4"/>
       <c r="B478" s="5"/>
       <c r="C478" s="5"/>
       <c r="D478" s="4"/>
       <c r="E478" s="4"/>
     </row>
-    <row r="479" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="479" spans="1:7" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A479" s="73" t="s">
-        <v>194</v>
+        <v>207</v>
       </c>
       <c r="B479" s="73"/>
       <c r="C479" s="73"/>
       <c r="D479" s="73"/>
       <c r="E479" s="73"/>
       <c r="F479" s="73"/>
       <c r="G479" s="73"/>
     </row>
     <row r="480" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A480" s="4"/>
       <c r="B480" s="5"/>
       <c r="C480" s="5"/>
       <c r="D480" s="4"/>
       <c r="E480" s="4"/>
     </row>
     <row r="481" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A481" s="4"/>
       <c r="B481" s="5"/>
       <c r="C481" s="5"/>
       <c r="D481" s="4"/>
       <c r="E481" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A479:G479"/>
     <mergeCell ref="A2:XFD2"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A470:E470"/>
     <mergeCell ref="A471:E471"/>
     <mergeCell ref="A472:E472"/>
     <mergeCell ref="A18:E18"/>
     <mergeCell ref="A19:E19"/>
     <mergeCell ref="A20:E20"/>
     <mergeCell ref="A469:E469"/>
   </mergeCells>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="82" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;CST-1 DIRECT FILE 5.0 ERROR CODES</oddHeader>
     <oddFooter>&amp;LIllinois Electronic Filing ST-1 Error Codes
-Printed by the authority of the state of Illinois
-STS-81-RL (R-11/25)&amp;C&amp;P of &amp;N</oddFooter>
+Printed by the authority of the state of Illinois, electronic only, one copy
+STS-81-EC (R-01/26)&amp;C&amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="15" manualBreakCount="15">
     <brk id="24" max="4" man="1"/>
     <brk id="38" max="4" man="1"/>
     <brk id="67" max="4" man="1"/>
     <brk id="95" max="4" man="1"/>
     <brk id="133" max="4" man="1"/>
     <brk id="170" max="4" man="1"/>
     <brk id="203" max="4" man="1"/>
     <brk id="245" max="4" man="1"/>
     <brk id="287" max="4" man="1"/>
     <brk id="329" max="4" man="1"/>
     <brk id="366" max="4" man="1"/>
     <brk id="401" max="4" man="1"/>
     <brk id="419" max="4" man="1"/>
     <brk id="449" max="4" man="1"/>
     <brk id="467" max="4" man="1"/>
   </rowBreaks>
   <ignoredErrors>
     <ignoredError sqref="B429 B449 B426:B427" numberStoredAsText="1"/>
   </ignoredErrors>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
@@ -9318,33 +9318,32 @@
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ST-1</vt:lpstr>
       <vt:lpstr>'ST-1'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Illinois</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>ST-1 Direct Filing Format Error Codes v6</dc:title>
-  <dc:creator/>
+  <dc:creator>rtpul36</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>